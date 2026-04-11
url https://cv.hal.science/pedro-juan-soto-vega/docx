--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -135,1952 +135,687 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
-[...1263 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adversarial domain adaptation for deforestation detection in remote sensing imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Matheus Fonseca dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Lucio Abelha Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilson Alexandre Ostwald Pedro da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Deforestation Detection Through Multi-Domain Adaptation with Uncertainty Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilson Alexandre Ostwald Pedro da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Lucio Abelha Mota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/f16050742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convolutional neural networks for hydrothermal vents substratum classification: An introspective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Matabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Van Audenhaege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annah Ramiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 80, pp.102535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring transformer reliability in clinically significant prostate cancer segmentation: A comprehensive in-depth investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 118, pp.102459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly Supervised Domain Adversarial Neural Network for Deforestation Detection in Tropical Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilson Alexandre Ostwald Pedro da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Ximena Ortega Adarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José David Bermúdez Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Queiroz Feitosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16, pp.10264 - 10278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/jstars.2023.3327573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2090,160 +825,1425 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la fiabilité des architectures basées sur les Transformers pour la segmentation du cancer de la prostate : une analyse rigoureuse et exhaustive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection d'incendie par identification d'anomalies utilisant la distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Fagundes Gasparoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomaly Detection via Reverse Distillation For Ocean Environments Preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Fagundes Gasparoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OCEANS 2025 Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, BREST, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENHANCING DEFORESTATION DETECTION THROUGH DOMAIN ADAPTATION WITH UNCERTAINTY ESTIMATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ostwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Lucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simpósio Brasileiro de Sensoramiento Remoto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Salvador (Bahia), Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges and Innovations in Drone and Autonomous Vehicle Simulators and Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Fagundes Gasparoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Violante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OCEANS 2025 Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, BREST, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, Fast-Prototyping, and Test of an Air-Water Buoy-Based Drone for Affordable Remote Oceanic Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Fagundes Gasparoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OCEANS 2025 Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, BREST, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the Generalization Capacity of Convolutional Neural Networks and Vision Transformers for Deforestation Detection in Tropical Biomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daliana Lobo Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo X Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson a O P da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Queiroz Feitosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Belem, Brazil. pp.519 - 525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-3-2024-519-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep-Sea Fauna Segmentation: A Comparative Analysis of Convolutional and Vision Transformer Architectures at Lucky Strike Vent Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Belém, Brazil. pp.387-395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-X-3-2024-387-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of Acute Pulmonary Toxicity Events with 3D Convolutional Neural Networks from Radiotherapy Dose Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wistan Marchadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICCR 2024: XXth International Conference on the use of Computers in Radiation therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsupervised multi-target domain adaptation for deforestation detection in tropical rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel X Ortega Adarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson a O P da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Heipke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Q Feitosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS Annaals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Belem, Brazil. pp.293-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-x-3-2024-293-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A DEBIASING VARIATIONAL AUTOENCODER FOR DEFORESTATION MAPPING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M X Ortega Adarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P J Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G a O P Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Q Feitosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Heipke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th International Symposium on Remote Sensing of Environment (ISRSE-39) “From Human Needs to SDGs”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Antalya (Turkey), Turkey. pp.217 - 223, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988714v1</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-m-1-2023-217-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2319,51 +2319,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="254D3A63"/>
+    <w:nsid w:val="4DF1C6E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2550,51 +2550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-juan-soto-vega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5396-8531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando de Moura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ostwald" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lucio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Fagundes Gasparoto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104612" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224423v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Arnold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Violante" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104267" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104324" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Soto Vega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliana Lobo Torres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo X Andrade-Miranda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson a O P da Costa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Queiroz Feitosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-519-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04655207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lucia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel X Ortega Adarme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heipke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Q Feitosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-x-3-2024-293-2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05249461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M X Ortega Adarme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Soto Vega" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G a O P Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Q Feitosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heipke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-m-1-2023-217-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Matheus Fonseca dos Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lucio Abelha Mota" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Alexandre Ostwald Pedro da Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16050742" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500874v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Van Audenhaege" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Ramiere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102535" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792689v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Taguelmimt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102459" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05237622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Ximena Ortega Adarme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; David Berm&#250;dez Castro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3327573" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-juan-soto-vega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5396-8531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Matheus Fonseca dos Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lucio Abelha Mota" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Alexandre Ostwald Pedro da Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103124" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando de Moura" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16050742" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500874v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Van Audenhaege" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Ramiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102535" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Taguelmimt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102459" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05237622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Ximena Ortega Adarme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; David Berm&#250;dez Castro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Queiroz Feitosa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3327573" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988714v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Fagundes Gasparoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104612" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ostwald" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lucio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Arnold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Violante" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104267" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224336v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104324" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773102v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Soto Vega" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliana Lobo Torres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo X Andrade-Miranda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson a O P da Costa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-519-2024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04655207v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lucia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel X Ortega Adarme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heipke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Q Feitosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-x-3-2024-293-2024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05249461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M X Ortega Adarme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Soto Vega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G a O P Costa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Q Feitosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heipke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-m-1-2023-217-2023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>