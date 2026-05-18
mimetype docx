--- v1 (2026-04-11)
+++ v2 (2026-05-18)
@@ -135,687 +135,1952 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENHANCING DEFORESTATION DETECTION THROUGH DOMAIN ADAPTATION WITH UNCERTAINTY ESTIMATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ostwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Lucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simpósio Brasileiro de Sensoramiento Remoto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Salvador (Bahia), Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomaly Detection via Reverse Distillation For Ocean Environments Preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Fagundes Gasparoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OCEANS 2025 Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, BREST, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection d'incendie par identification d'anomalies utilisant la distillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Fagundes Gasparoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges and Innovations in Drone and Autonomous Vehicle Simulators and Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Fagundes Gasparoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Violante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OCEANS 2025 Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, BREST, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, Fast-Prototyping, and Test of an Air-Water Buoy-Based Drone for Affordable Remote Oceanic Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Fagundes Gasparoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OCEANS 2025 Brest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, BREST, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsupervised multi-target domain adaptation for deforestation detection in tropical rainforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel X Ortega Adarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson a O P da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Heipke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Q Feitosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS Annaals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Belem, Brazil. pp.293-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-x-3-2024-293-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep-Sea Fauna Segmentation: A Comparative Analysis of Convolutional and Vision Transformer Architectures at Lucky Strike Vent Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Belém, Brazil. pp.387-395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-X-3-2024-387-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the Generalization Capacity of Convolutional Neural Networks and Vision Transformers for Deforestation Detection in Tropical Biomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daliana Lobo Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo X Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilson a O P da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Queiroz Feitosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Belem, Brazil. pp.519 - 525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-3-2024-519-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of Acute Pulmonary Toxicity Events with 3D Convolutional Neural Networks from Radiotherapy Dose Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wistan Marchadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICCR 2024: XXth International Conference on the use of Computers in Radiation therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A DEBIASING VARIATIONAL AUTOENCODER FOR DEFORESTATION MAPPING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M X Ortega Adarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P J Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G a O P Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Q Feitosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Heipke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th International Symposium on Remote Sensing of Environment (ISRSE-39) “From Human Needs to SDGs”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Antalya (Turkey), Turkey. pp.217 - 223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-m-1-2023-217-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adversarial domain adaptation for deforestation detection in remote sensing imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Matheus Fonseca dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Lucio Abelha Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilson Alexandre Ostwald Pedro da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 89, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Deforestation Detection Through Multi-Domain Adaptation with Uncertainty Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Fernando de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilson Alexandre Ostwald Pedro da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Lucio Abelha Mota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/f16050742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional neural networks for hydrothermal vents substratum classification: An introspective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring transformer reliability in clinically significant prostate cancer segmentation: A comprehensive in-depth investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Annah Ramiere</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102535⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 118, pp.102459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500874v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring transformer reliability in clinically significant prostate cancer segmentation: A comprehensive in-depth investigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convolutional neural networks for hydrothermal vents substratum classification: An introspective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Visvikis</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Van Audenhaege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annah Ramiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2024.102459⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.102535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792689v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly Supervised Domain Adversarial Neural Network for Deforestation Detection in Tropical Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilson Alexandre Ostwald Pedro da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabel Ximena Ortega Adarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José David Bermúdez Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Queiroz Feitosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16, pp.10264 - 10278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/jstars.2023.3327573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -825,1425 +2090,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la fiabilité des architectures basées sur les Transformers pour la segmentation du cancer de la prostate : une analyse rigoureuse et exhaustive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Taguelmimt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Phuong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Visvikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988714v1</w:t>
-              </w:r>
-[...1263 lines deleted...]
-                <w:t xml:space="preserve">hal-05249461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2319,51 +2319,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DF1C6E5"/>
+    <w:nsid w:val="BDE0973C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2550,51 +2550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-juan-soto-vega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5396-8531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Matheus Fonseca dos Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lucio Abelha Mota" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Alexandre Ostwald Pedro da Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103124" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando de Moura" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16050742" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500874v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Van Audenhaege" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Ramiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102535" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Taguelmimt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102459" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05237622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Ximena Ortega Adarme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; David Berm&#250;dez Castro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Queiroz Feitosa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3327573" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988714v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131239v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Fagundes Gasparoto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104612" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ostwald" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lucio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Arnold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brunet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Violante" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104267" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224336v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104324" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773102v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Soto Vega" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliana Lobo Torres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo X Andrade-Miranda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson a O P da Costa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-519-2024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04655207v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lucia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel X Ortega Adarme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heipke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Q Feitosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-x-3-2024-293-2024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05249461v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M X Ortega Adarme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Soto Vega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G a O P Costa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Q Feitosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heipke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-m-1-2023-217-2023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-juan-soto-vega" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5396-8531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando de Moura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ostwald" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lucio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napol&#233;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Fagundes Gasparoto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104612" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224423v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Arnold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Violante" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104267" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224336v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104324" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773252v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel X Ortega Adarme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson a O P da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Soto Vega" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heipke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Q Feitosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-x-3-2024-293-2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773102v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliana Lobo Torres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo X Andrade-Miranda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Queiroz Feitosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-519-2024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04655207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourbonne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lucia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05249461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M X Ortega Adarme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P J Soto Vega" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G a O P Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Q Feitosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heipke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-m-1-2023-217-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Matheus Fonseca dos Santos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lucio Abelha Mota" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Alexandre Ostwald Pedro da Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16050742" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Taguelmimt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Phuong Dang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Visvikis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102459" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500874v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Van Audenhaege" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Ramiere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102535" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05237622v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Ximena Ortega Adarme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; David Berm&#250;dez Castro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3327573" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>