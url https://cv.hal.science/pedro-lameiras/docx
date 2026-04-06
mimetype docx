--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,7602 +66,7736 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
-[...6417 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the Nature of Eutectic Solvents: A Synergy Between DSC and Lock-Free DOSY NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervé Yagmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Claude-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems (4IMDES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal. , 330, 2024, 4th International Meeting on Deep Eutectic Systems (4IMDES) Book of Abstracts. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.121804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the Nature of Eutectic Solvents: A Synergy Between DSC and Lock-Free NMR DOSY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervé Yagmur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Maaliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau procédé de purification de peptides utilisant la Chromatographie de Partage Centrifuge en mode échange d'ion mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mc Garrity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congrès du GFPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Aussois, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de mélanges par RMN en milieu ultravisqueux : intérêt du glycérol et du carbonate de glycérol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congrès du GFPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Aussois, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-exchange Centrifugal Partition Chromatography for Peptide Purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREP 2011 : 24. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Boston, United States. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-exchange Centrifugal Partition Chromatography for Peptide Purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. American Peptide Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, San Diego, United States. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eutectic Point Determination of Type V Hydrophobic Octanoic Acid-Based Solvents by “Lock-Free” 1 H and 13 C NMR Self-Diffusion Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (35), pp.18983-18991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c01641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unlocking the Potential of Water-Insoluble Natural Polymers: Isolation, Characterization, and 2D NMR Quantification of cis -1,4-Poly-β-myrcene in Chios Mastic Gum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Beteinakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Mikropoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Michailidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolis Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Haack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5c00256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical imaging of lignocellulosic biomass: Mapping plant chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Duma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85, pp.108696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ViscY nuclear magnetic resonance experiments for in situ chemical reaction monitoring under spin diffusion conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pedinielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritchy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Akrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.3179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3AN00449J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of viscosity-enhanced NMR spectroscopy to complex mixtures such as essential oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritchy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (14), pp.1394-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0043-1774175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atropisomerism about aryl–C(sp 3 ) bonds: chemically driven rotational pathway in cannabidiol derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (48), pp.9572-9582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3OB01617J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unfolding the structural complexity of natural products using alternative NMR methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Beteinakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Pachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mikros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Halabalaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (14), pp.1312-1313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0043-1773921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of Diethanolamine as a Viscous Solvent for Mixture Analysis by Multidimensional Heteronuclear ViscY NMR Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritchy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pedinielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94, pp.9278-9286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c00536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Two Natural Bisbenzylisoquinolines, Curine and Guattegaumerine, Extracted from Isolona hexaloba on Rhodamine Efflux by Abcb1b from Rat Glycocholic-Acid-Resistant Hepatocarcinoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilarion Mathouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Elomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (9), pp.3030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27093030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ViscY NMR experiments in phosphoric acid as viscous solvent for the individualization of small molecules within mixtures by spin diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pedinielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritchy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (17), pp.5316-5325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1AN00899D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tailoring the nuclear Overhauser effect for the study of small and medium-sized molecules by solvent viscosity manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.1-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnmrs.2020.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixture Analysis in Viscous Solvents by NMR Spin Diffusion Spectroscopy: ViscY. Application to High- and Low-Polarity Organic Compounds Dissolved in Sulfolane/Water and Sulfolane/DMSO-d6 Blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pedinielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (7), pp.5191-5199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diastereoselective synthesis of axially chiral xylose-derived 1,3-disubstituted alkoxyallenes: scope, structure and mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Fortunato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c01240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benzoyl Groups as ortho -Substituents in Cannabidiol Derivatives: Controlling Axial Conformation about Aryl-C(sp 3 ) Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Flos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (2-3), pp.360-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, synthesis and structure of novel dendritic G-2 melamines comprising piperidine motifs as key linkers and 4-(n-octyloxy)aniline as a peripheral unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Sacalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Lupan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Silaghi-Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (35), pp.130468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2019.130468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High resolution techniques: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Adair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholle Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony n. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.247-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9fd90045d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intramolecular OH/π versus C–H/O H-Bond-Dependent Conformational Control about Aryl–C(sp 3 ) Bonds in Cannabidiol Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (17), pp.6855-6859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b02484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polar mixture analysis by NMR under spin diffusion conditions in viscous sucrose solution and agarose gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mougeolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pedinielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.233-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8FD00226F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct Access to Highly Functionalised Benzimidazoles and Benzoxazoles from a Common Precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abarbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (21), pp.4006-4013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0039-1690153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, synthesis and structure of novel G-2 melamine-based dendrimers incorporating 4-( n -octyloxy)aniline as a peripheral unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Bende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Katona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emese Gál</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.1704-1722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.14.145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural characterization and in vivo pro-tumor properties of a highly conserved matrikine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (25), pp.17839-17857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.24894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural characterization and &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; pro-tumor properties of a highly conserved matrikine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (25), pp.17839-17857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.24894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small molecule mixture analysis by heteronuclear NMR under spin diffusion conditions in the viscous DMSO-water solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Patis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouda Jakhlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Clivio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (20), pp.4923-4928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atropisomerism about Aryl–C(sp 3 ) Bonds: Conformational Behavior of Substituted Phenylcyclohexanes in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Flos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (6), pp.2372-2382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5b02856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Highly Viscous Binary Solvents: DMSO-d6/Glycerol and DMSO-d6/Glycerol-d8 for Polar and Apolar Mixture Analysis by NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (8), pp.4508 - 4515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b00481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New p-aminophenol-based dendritic melamines. Iterative synthesis, structure, and electrochemical characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Liana Turdean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Bende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.402-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, iterative synthesis and structure of novel optically active trispiro-dendritic melamines incorporating ‘open-chain’ versus ‘closed-chain’ serinolic peripheral units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Sacalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (14), pp.683-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2015.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergent Versus Divergent Three-Step Synthesis of the First (4-Aminophenoxy)alkanoic Acid–Based Tripodal Melamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Darabantu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (14), pp.1688-1695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397911.2015.1041048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of Some Selectively N -Protected (1 S ,2 S )- p -Nitrophenylserinol–Based Diamino-1,3-dioxanes and Tripodands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (20), pp.2319-2330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397911.2015.1078360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atropisomerism about Aryl–Csp 3 Bonds: The Electronic and Steric Influence of ortho -Substituents on Conformational Exchange in Cannabidiol and Linderatin Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clayden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (13), pp.6015-6027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo5006069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and stereochemistry of new 1,3-thiazolidine systems based on 2-amino-2-(mercaptomethyl)propane-1,3-diol: 4,4-bis(hydroxymethyl)-1,3-thiazolidines and c-5-hydroxymethyl-3-oxa-7-thia-r-1-azabicyclo[3.3.0]octanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Sacalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Soran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khartabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (47), pp.9966-9985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.09.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stereochemistry of six-membered spiranes arising from the first use of a diaza-trispiro-heneicosane motif in the synthesis of a G-1 dendritic melamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberius Opruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (9), pp.2199-2213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.12.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, synthesis and structure of new dendritic melamines. First use of a tandem C-2-substituted serinol--O,O-masked 4-piperidone as a peripheral unit in iterative synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tomoaia-Cotisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (43), pp.8945-8967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.07.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion-exchange centrifugal partition chromatography: A methodological approach for peptide separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Quattrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1236, pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New serinolic amino-s-triazines by chemoselective amination of cyanuric chloride and their (pro)diastereomerism in restricted rotational phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Central European Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (4), pp.1119-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11532-012-0015-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amino-s-triazines -- Synthesis and stereochemistry of restricted rotational phenomena -- First use of a C-2-substituted serinol in tandem with masked 4-piperidone for selective amination of cyanuric chloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (10), pp.1207-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/v11-075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glycerol and glycerol carbonate as ultraviscous solvents for mixture analysis by NMR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 212 (1), pp.161-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2011.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MeLi + LiCl in THF: one heterodimer and no tetramers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lecachey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (17), pp.5976-5983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo101282m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved Enantioselective Synthesis of ( − )-Linderol A: Hindered Rotation about Aryl−Csp 3 Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Kervarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (8), pp.2501-2509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo902567y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and Conformational Analysis of the First 3-Oxa-7-thia-1- r-azabicyclo[3.3.0]-c-5-octane Single Functionalised at the C-5 Position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrada But</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Silaghi-Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Batiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4), pp.283-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157017810791130658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of interaction between tiagabine HCl and 2-HPβCD: Investigation of inclusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdussalam Sughir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Lahiani-Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 68 (1-2), pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10847-009-9732-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serinolic amino-s-triazines: iterative synthesis and rotational stereochemistry phenomena as N-substituted derivatives of 2-aminopropane-1,3-diols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Pintea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Fazekas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Cadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Berghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64 (37), pp.8851-8870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2008.06.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serinolic Amino‐ s ‐triazines: Iterative Synthesis of N ‐Substituted Amino‐1,3‐dioxane Derivatives from l ‐( p ‐Nitrophenyl)serinols and Rotational Stereochemistry Phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Fazekas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Pintea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Berghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (14), pp.2473-2494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200700847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An alkaloid, two conjugate sesquiterpenes and a phenylpropanoid from Pachypodanthium confine Engl. and Diels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilarion Mathouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Elomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Daïch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68 (13), pp.1813-1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2007.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FIRST SYNTHESIS, ROTAMERISM AND HERBICIDAL EVALUATION OF SUBSTITUTED s-TRIAZINES WITH AMINO-1,3-DIOXANE GROUPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Fazekas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Darabantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Pintea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Bele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heterocyclic communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/HC.2006.12.2.151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Synthesis of a G-2 Melamine Dendrimer with Serinolic Peripheral Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Darabantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Pintea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Fazekas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Berghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (12), pp.905-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157017806779467933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FIRST SYNTHESIS, ROTAMERISM AND HERBICIDAL EVALUATION OF SUBSTITUTED s-TRIAZINES WITH SERINOLIC FRAGMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Pintea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Darabantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Fazekas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Berghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heterocyclic communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/HC.2006.12.2.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">α-(3,7-Dioxa-r-1-azabicyclo[3.3.0]oct-c-5-ylmethoxy)-diazines. Part 1: Synthesis and stereochemistry. Extension to s-triazine series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Berghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62 (31), pp.7319-7338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2006.05.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FIRST EXAMPLES OF THE CONFORMATION CHIRALITY OF HETEROBICYCLO[3.3.0]OCTANES : 3,7-DIOXA-r-1-AZABICYCLO[3.3.0]OCT-c-5-YL-METHOXYPYRAZINES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Berghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Darabantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Turck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heterocyclic communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/HC.2005.11.6.517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regio- and diastereocontrolled preparative oxidation of methyloctalones by a biomimetic porphyrin catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardin Akagah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Estour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809362v1</w:t>
+                <w:t xml:space="preserve">Mohammed Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chirality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (6), pp.398-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chir.20043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in the identification of natural products by NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Internation Symposium on the Chemistry of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of plant extracts for antimicrobial and anticancer activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Laouirem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Mathouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ja Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Ngouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of AFERP, ASP, GA, PSE and SIF (7, 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Athènes, Greece. pp.PA77, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0028-1084075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude d’Isolona hexaloba (Annonaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilarion Mathouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7671,170 +7805,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed ion-exchange centrifugal partition chromatography: an efficient solution for peptide separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/psc.2448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId245"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7981,51 +8115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05045866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Beteinakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mikropoulou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Michailidis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Angelis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5c00256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Remy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108696" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritchy Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1774175" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04147955v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pedinielli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Akrial" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3AN00449J" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939774v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Berber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB01617J" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Pachi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mikros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halabalaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1773921" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03704919v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pedinielli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bourbon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00536" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilarion Mathouet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hulen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27093030" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03191060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2020.12.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1AN00899D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05725" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919423v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Fortunato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01240" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b02484" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mougeolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00226F" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sacalis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Lupan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2019.130468" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Flos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mirand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800340" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Adair" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholle Bell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony&#160;n. Davies" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fd90045d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533721v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garrido" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quintin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abarbri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690153" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Bende" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Katona" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese G&#225;l" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.145" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542542v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan da Silva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berquand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villemin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24894" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Patis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Jakhlal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Clivio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700636" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941461v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Liana Turdean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.07.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b02856" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692515v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b00481" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941454v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moldovan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Nagy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2015.05.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Cost" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Darabantu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2015.1041048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Popa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2015.1078360" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941446v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clayden" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo5006069" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Soran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khartabil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.070" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Opruta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.12.059" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPH4SRMV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016865v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tomoaia-Cotisel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.07.096" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6TDV0DH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Amarouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Quattrini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.03.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXD38PCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016847v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-012-0015-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/v11-075" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991692v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecachey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harrison-Marchand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo101282m" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385059v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrada But" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Batiu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017810791130658" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941424v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo902567y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018540v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdussalam Sughir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Skiba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Lahiani-Skiba" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-009-9732-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47FV3S1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941410v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pintea" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Fazekas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Cadis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Berghian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.06.071" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941413v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lesur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700847" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564924v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2007.04.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ8ZKRW7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017806779467933" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941400v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2006.12.2.135" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941377v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Bele" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2006.12.2.151" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941401v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pl&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.05.031" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941368v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2005.11.6.517" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375819v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Akagah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20043" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B93D2F9626E59C9C458E1593F344CAA50C36DDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138133v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121804" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075050v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804681v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Garrity" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804373v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809362v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03360793v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549619v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laouirem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathouet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Sergent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ngouala" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lomri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1084075" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567920v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968733v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2448" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121804" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804681v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Garrity" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Amarouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c01641" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05045866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Beteinakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mikropoulou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Michailidis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Angelis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5c00256" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Remy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108696" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04147955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pedinielli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritchy Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Akrial" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3AN00449J" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939782v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1774175" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Berber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB01617J" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Pachi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mikros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halabalaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1773921" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03704919v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pedinielli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bourbon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00536" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilarion Mathouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hulen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27093030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1AN00899D" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03191060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2020.12.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05725" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Fortunato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01240" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Flos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mirand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800340" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490516v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sacalis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Lupan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2019.130468" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Adair" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholle Bell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony&#160;n. Davies" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fd90045d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b02484" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349854v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mougeolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00226F" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garrido" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delaye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quintin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abarbri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690153" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533725v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Bende" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Katona" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese G&#225;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.145" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan da Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berquand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villemin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24894" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904939v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349838v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Patis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Jakhlal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Clivio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700636" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892812v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b02856" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692515v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b00481" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Liana Turdean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.07.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moldovan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Nagy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2015.05.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Cost" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Darabantu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2015.1041048" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941456v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Popa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2015.1078360" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clayden" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo5006069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Soran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khartabil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.070" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015571v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Opruta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.12.059" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPH4SRMV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tomoaia-Cotisel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.07.096" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6TDV0DH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Quattrini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.03.010" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXD38PCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-012-0015-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018325v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/v11-075" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991692v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecachey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harrison-Marchand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo101282m" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo902567y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrada But" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Batiu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017810791130658" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018540v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdussalam Sughir" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Skiba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Lahiani-Skiba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-009-9732-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47FV3S1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941410v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pintea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Fazekas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Cadis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Berghian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.06.071" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941413v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lesur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700847" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2007.04.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ8ZKRW7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Bele" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2006.12.2.151" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941403v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017806779467933" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941400v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2006.12.2.135" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941401v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pl&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.05.031" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941368v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2005.11.6.517" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375819v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Akagah" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20043" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B93D2F9626E59C9C458E1593F344CAA50C36DDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03360793v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549619v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laouirem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathouet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Sergent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ngouala" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lomri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1084075" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2448" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>