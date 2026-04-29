--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -853,701 +853,701 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutectic Point Determination of Type V Hydrophobic Octanoic Acid-Based Solvents by “Lock-Free” 1 H and 13 C NMR Self-Diffusion Experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johan Jacquemin</w:t>
+                <w:t xml:space="preserve">Dual 13 C NMR and LC-MS 2 analysis for chemical profiling of Polynesian plant extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Budai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c01641⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69, pp.103183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580892v1</w:t>
+                <w:t xml:space="preserve">hal-05581082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the Potential of Water-Insoluble Natural Polymers: Isolation, Characterization, and 2D NMR Quantification of cis -1,4-Poly-β-myrcene in Chios Mastic Gum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martina Haack</w:t>
+                <w:t xml:space="preserve">Eutectic Point Determination of Type V Hydrophobic Octanoic Acid-Based Solvents by “Lock-Free” 1 H and 13 C NMR Self-Diffusion Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5c00256⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (35), pp.18983-18991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c01641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045866v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical imaging of lignocellulosic biomass: Mapping plant chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unlocking the Potential of Water-Insoluble Natural Polymers: Isolation, Characterization, and 2D NMR Quantification of cis-1,4-Poly-β-myrcene in Chios Mastic Gum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Beteinakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah Remy</w:t>
+                <w:t xml:space="preserve">Eleni Mikropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Touboul</w:t>
+                <w:t xml:space="preserve">Dimitris Michailidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Nicol</w:t>
+                <w:t xml:space="preserve">Apostolis Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Humbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luminita Duma</w:t>
+                <w:t xml:space="preserve">Martina Haack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108696⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88 (8), pp.1879-1886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5c00256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240023v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViscY nuclear magnetic resonance experiments for in situ chemical reaction monitoring under spin diffusion conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Robert</w:t>
+                <w:t xml:space="preserve">ViscY NMR experiments combined with chiral discrimination for complex mixture analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Budai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3AN00449J⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69, pp.103698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147955v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of viscosity-enhanced NMR spectroscopy to complex mixtures such as essential oils</w:t>
+                <w:t xml:space="preserve">Chemical imaging of lignocellulosic biomass: Mapping plant chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritchy Leroy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noah Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Duma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 89 (14), pp.1394-1394. </w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85, pp.108696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0043-1774175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2025.108696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939782v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atropisomerism about aryl–C(sp 3 ) bonds: chemically driven rotational pathway in cannabidiol derivatives</w:t>
               </w:r>
@@ -1631,5798 +1631,6060 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding the structural complexity of natural products using alternative NMR methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of viscosity-enhanced NMR spectroscopy to complex mixtures such as essential oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasiliki Pachi</w:t>
+                <w:t xml:space="preserve">Ritchy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Halabalaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 89 (14), pp.1312-1313. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0043-1773921⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 89 (14), pp.1394-1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0043-1774175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939806v1</w:t>
+                <w:t xml:space="preserve">hal-04939782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Diethanolamine as a Viscous Solvent for Mixture Analysis by Multidimensional Heteronuclear ViscY NMR Experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">ViscY nuclear magnetic resonance experiments for in situ chemical reaction monitoring under spin diffusion conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pedinielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritchy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Akrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Pedinielli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gautier Bourbon</w:t>
+                <w:t xml:space="preserve">Anthony Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c00536⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.3179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3AN00449J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704919v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Two Natural Bisbenzylisoquinolines, Curine and Guattegaumerine, Extracted from Isolona hexaloba on Rhodamine Efflux by Abcb1b from Rat Glycocholic-Acid-Resistant Hepatocarcinoma Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unfolding the structural complexity of natural products using alternative NMR methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Beteinakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Pachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilarion Mathouet</w:t>
+                <w:t xml:space="preserve">Emmanuel Mikros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hulen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Halabalaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27093030⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (14), pp.1312-1313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0043-1773921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255324v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViscY NMR experiments in phosphoric acid as viscous solvent for the individualization of small molecules within mixtures by spin diffusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Use of Diethanolamine as a Viscous Solvent for Mixture Analysis by Multidimensional Heteronuclear ViscY NMR Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritchy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agathe Martinez</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1AN00899D⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94, pp.9278-9286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c00536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331622v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the nuclear Overhauser effect for the study of small and medium-sized molecules by solvent viscosity manipulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Two Natural Bisbenzylisoquinolines, Curine and Guattegaumerine, Extracted from Isolona hexaloba on Rhodamine Efflux by Abcb1b from Rat Glycocholic-Acid-Resistant Hepatocarcinoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilarion Mathouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Elomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnmrs.2020.12.001⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (9), pp.3030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27093030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191060v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture Analysis in Viscous Solvents by NMR Spin Diffusion Spectroscopy: ViscY. Application to High- and Low-Polarity Organic Compounds Dissolved in Sulfolane/Water and Sulfolane/DMSO-d6 Blends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pedinielli</w:t>
+                <w:t xml:space="preserve">Tailoring the nuclear Overhauser effect for the study of small and medium-sized molecules by solvent viscosity manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05725⟩</w:t>
+              <w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.1-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnmrs.2020.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934861v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective synthesis of axially chiral xylose-derived 1,3-disubstituted alkoxyallenes: scope, structure and mechanism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Rousset</w:t>
+                <w:t xml:space="preserve">ViscY NMR experiments in phosphoric acid as viscous solvent for the individualization of small molecules within mixtures by spin diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pedinielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritchy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c01240⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (17), pp.5316-5325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1AN00899D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919423v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzoyl Groups as ortho -Substituents in Cannabidiol Derivatives: Controlling Axial Conformation about Aryl-C(sp 3 ) Bonds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Denhez</w:t>
+                <w:t xml:space="preserve">Mixture Analysis in Viscous Solvents by NMR Spin Diffusion Spectroscopy: ViscY. Application to High- and Low-Polarity Organic Compounds Dissolved in Sulfolane/Water and Sulfolane/DMSO-d6 Blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pedinielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hatice Berber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800340⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (7), pp.5191-5199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892817v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and structure of novel dendritic G-2 melamines comprising piperidine motifs as key linkers and 4-(n-octyloxy)aniline as a peripheral unit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diastereoselective synthesis of axially chiral xylose-derived 1,3-disubstituted alkoxyallenes: scope, structure and mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Fortunato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Sacalis</w:t>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Morar</w:t>
+                <w:t xml:space="preserve">Elodie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Radu Silaghi-Dumitrescu</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2019.130468⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c01240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490516v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution techniques: general discussion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intramolecular OH/π versus C–H/O H-Bond-Dependent Conformational Control about Aryl–C(sp 3 ) Bonds in Cannabidiol Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Berber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9fd90045d⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (17), pp.6855-6859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b02484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533718v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular OH/π versus C–H/O H-Bond-Dependent Conformational Control about Aryl–C(sp 3 ) Bonds in Cannabidiol Derivatives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polar mixture analysis by NMR under spin diffusion conditions in viscous sucrose solution and agarose gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hatice Berber</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mougeolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pedinielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b02484⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.233-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8FD00226F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892822v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar mixture analysis by NMR under spin diffusion conditions in viscous sucrose solution and agarose gel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benzoyl Groups as ortho -Substituents in Cannabidiol Derivatives: Controlling Axial Conformation about Aryl-C(sp 3 ) Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Flos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Berber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8FD00226F⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (2-3), pp.360-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349854v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Access to Highly Functionalised Benzimidazoles and Benzoxazoles from a Common Precursor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abarbri</w:t>
+                <w:t xml:space="preserve">Design, synthesis and structure of novel dendritic G-2 melamines comprising piperidine motifs as key linkers and 4-(n-octyloxy)aniline as a peripheral unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Sacalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Lupan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Silaghi-Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0039-1690153⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (35), pp.130468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2019.130468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533721v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and structure of novel G-2 melamine-based dendrimers incorporating 4-( n -octyloxy)aniline as a peripheral unit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emese Gál</w:t>
+                <w:t xml:space="preserve">High resolution techniques: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Adair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholle Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony n. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.14.145⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.247-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9fd90045d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533725v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization and in vivo pro-tumor properties of a highly conserved matrikine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Access to Highly Functionalised Benzimidazoles and Benzoxazoles from a Common Precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan da Silva</w:t>
+                <w:t xml:space="preserve">Mohamed Abarbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.24894⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (21), pp.4006-4013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0039-1690153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542542v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization and &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; pro-tumor properties of a highly conserved matrikine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan da Silva</w:t>
+                <w:t xml:space="preserve">Design, synthesis and structure of novel G-2 melamine-based dendrimers incorporating 4-( n -octyloxy)aniline as a peripheral unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Villemin</w:t>
+                <w:t xml:space="preserve">Attila Bende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Katona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emese Gál</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.24894⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.1704-1722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.14.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904939v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small molecule mixture analysis by heteronuclear NMR under spin diffusion conditions in the viscous DMSO-water solvent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural characterization and in vivo pro-tumor properties of a highly conserved matrikine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Castex</w:t>
+                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Clivio</w:t>
+                <w:t xml:space="preserve">Alexandre Berquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201700636⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (25), pp.17839-17857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.24894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349838v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atropisomerism about Aryl–C(sp 3 ) Bonds: Conformational Behavior of Substituted Phenylcyclohexanes in Solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Flos</w:t>
+                <w:t xml:space="preserve">Structural characterization and &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; pro-tumor properties of a highly conserved matrikine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (25), pp.17839-17857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.24894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5b02856⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02892812v1</w:t>
+                <w:t xml:space="preserve">hal-01904939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Viscous Binary Solvents: DMSO-d6/Glycerol and DMSO-d6/Glycerol-d8 for Polar and Apolar Mixture Analysis by NMR</w:t>
+                <w:t xml:space="preserve">Small molecule mixture analysis by heteronuclear NMR under spin diffusion conditions in the viscous DMSO-water solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Patis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouda Jakhlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Clivio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b00481⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (20), pp.4923-4928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692515v1</w:t>
+                <w:t xml:space="preserve">hal-03349838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New p-aminophenol-based dendritic melamines. Iterative synthesis, structure, and electrochemical characterisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Attila Bende</w:t>
+                <w:t xml:space="preserve">Atropisomerism about Aryl–C(sp 3 ) Bonds: Conformational Behavior of Substituted Phenylcyclohexanes in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Flos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Berber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (6), pp.2372-2382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5b02856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941461v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, iterative synthesis and structure of novel optically active trispiro-dendritic melamines incorporating ‘open-chain’ versus ‘closed-chain’ serinolic peripheral units</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly Viscous Binary Solvents: DMSO-d6/Glycerol and DMSO-d6/Glycerol-d8 for Polar and Apolar Mixture Analysis by NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (14), pp.683-701. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (8), pp.4508 - 4515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2015.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b00481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941454v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent Versus Divergent Three-Step Synthesis of the First (4-Aminophenoxy)alkanoic Acid–Based Tripodal Melamines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">New p-aminophenol-based dendritic melamines. Iterative synthesis, structure, and electrochemical characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Morar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavinia Cost</w:t>
+                <w:t xml:space="preserve">Graziella Liana Turdean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Bende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45 (14), pp.1688-1695. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.402-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00397911.2015.1041048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941450v1</w:t>
+                <w:t xml:space="preserve">hal-04941461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Some Selectively N -Protected (1 S ,2 S )- p -Nitrophenylserinol–Based Diamino-1,3-dioxanes and Tripodands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Design, iterative synthesis and structure of novel optically active trispiro-dendritic melamines incorporating ‘open-chain’ versus ‘closed-chain’ serinolic peripheral units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristina Morar</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Sacalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00397911.2015.1078360⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (14), pp.683-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2015.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941456v1</w:t>
+                <w:t xml:space="preserve">hal-04941454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atropisomerism about Aryl–Csp 3 Bonds: The Electronic and Steric Influence of ortho -Substituents on Conformational Exchange in Cannabidiol and Linderatin Derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hatice Berber</w:t>
+                <w:t xml:space="preserve">Convergent Versus Divergent Three-Step Synthesis of the First (4-Aminophenoxy)alkanoic Acid–Based Tripodal Melamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Cost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Clayden</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Darabantu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (14), pp.1688-1695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397911.2015.1041048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo5006069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04941446v1</w:t>
+                <w:t xml:space="preserve">hal-04941450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and stereochemistry of new 1,3-thiazolidine systems based on 2-amino-2-(mercaptomethyl)propane-1,3-diol: 4,4-bis(hydroxymethyl)-1,3-thiazolidines and c-5-hydroxymethyl-3-oxa-7-thia-r-1-azabicyclo[3.3.0]octanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Some Selectively N -Protected (1 S ,2 S )- p -Nitrophenylserinol–Based Diamino-1,3-dioxanes and Tripodands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Morar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hassan Khartabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (20), pp.2319-2330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397911.2015.1078360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.09.070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04941445v1</w:t>
+                <w:t xml:space="preserve">hal-04941456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereochemistry of six-membered spiranes arising from the first use of a diaza-trispiro-heneicosane motif in the synthesis of a G-1 dendritic melamine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oana Moldovan</w:t>
+                <w:t xml:space="preserve">Atropisomerism about Aryl–Csp 3 Bonds: The Electronic and Steric Influence of ortho -Substituents on Conformational Exchange in Cannabidiol and Linderatin Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Berber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clayden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (13), pp.6015-6027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo5006069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.12.059⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01015571v1</w:t>
+                <w:t xml:space="preserve">hal-04941446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and structure of new dendritic melamines. First use of a tandem C-2-substituted serinol--O,O-masked 4-piperidone as a peripheral unit in iterative synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavia Popa</w:t>
+                <w:t xml:space="preserve">Synthesis and stereochemistry of new 1,3-thiazolidine systems based on 2-amino-2-(mercaptomethyl)propane-1,3-diol: 4,4-bis(hydroxymethyl)-1,3-thiazolidines and c-5-hydroxymethyl-3-oxa-7-thia-r-1-azabicyclo[3.3.0]octanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Sacalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hénon</w:t>
+                <w:t xml:space="preserve">Albert Soran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khartabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 68 (43), pp.8945-8967. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.07.096⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 69 (47), pp.9966-9985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.09.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016865v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-exchange centrifugal partition chromatography: A methodological approach for peptide separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+                <w:t xml:space="preserve">Stereochemistry of six-membered spiranes arising from the first use of a diaza-trispiro-heneicosane motif in the synthesis of a G-1 dendritic melamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nassima Amarouche</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Giraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Quattrini</w:t>
+                <w:t xml:space="preserve">Tiberius Opruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (9), pp.2199-2213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.12.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.03.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968716v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New serinolic amino-s-triazines by chemoselective amination of cyanuric chloride and their (pro)diastereomerism in restricted rotational phenomena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Design, synthesis and structure of new dendritic melamines. First use of a tandem C-2-substituted serinol--O,O-masked 4-piperidone as a peripheral unit in iterative synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tomoaia-Cotisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hénon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s11532-012-0015-4⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (43), pp.8945-8967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.07.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016847v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino-s-triazines -- Synthesis and stereochemistry of restricted rotational phenomena -- First use of a C-2-substituted serinol in tandem with masked 4-piperidone for selective amination of cyanuric chloride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavia Popa</w:t>
+                <w:t xml:space="preserve">Ion-exchange centrifugal partition chromatography: A methodological approach for peptide separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agathe Martinez</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Quattrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/v11-075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1236, pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2012.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018325v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol and glycerol carbonate as ultraviscous solvents for mixture analysis by NMR.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New serinolic amino-s-triazines by chemoselective amination of cyanuric chloride and their (pro)diastereomerism in restricted rotational phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2011.06.021⟩</w:t>
+              <w:t xml:space="preserve">Central European Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (4), pp.1119-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11532-012-0015-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00618281v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeLi + LiCl in THF: one heterodimer and no tetramers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+                <w:t xml:space="preserve">Amino-s-triazines -- Synthesis and stereochemistry of restricted rotational phenomena -- First use of a C-2-substituted serinol in tandem with masked 4-piperidone for selective amination of cyanuric chloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gérard</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo101282m⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (10), pp.1207-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/v11-075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991692v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Enantioselective Synthesis of ( − )-Linderol A: Hindered Rotation about Aryl−Csp 3 Bond</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glycerol and glycerol carbonate as ultraviscous solvents for mixture analysis by NMR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphirin Mouloungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Kervarec</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 75 (8), pp.2501-2509. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 212 (1), pp.161-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo902567y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2011.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941424v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Conformational Analysis of the First 3-Oxa-7-thia-1- r-azabicyclo[3.3.0]-c-5-octane Single Functionalised at the C-5 Position</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrada But</w:t>
+                <w:t xml:space="preserve">MeLi + LiCl in THF: one heterodimer and no tetramers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lecachey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guillard</w:t>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/157017810791130658⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (17), pp.5976-5983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo101282m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385059v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of interaction between tiagabine HCl and 2-HPβCD: Investigation of inclusion process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdussalam Sughir</w:t>
+                <w:t xml:space="preserve">Improved Enantioselective Synthesis of ( − )-Linderol A: Hindered Rotation about Aryl−Csp 3 Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Skiba</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nelly Kervarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Berber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10847-009-9732-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (8), pp.2501-2509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo902567y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01018540v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serinolic amino-s-triazines: iterative synthesis and rotational stereochemistry phenomena as N-substituted derivatives of 2-aminopropane-1,3-diols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Conformational Analysis of the First 3-Oxa-7-thia-1- r-azabicyclo[3.3.0]-c-5-octane Single Functionalised at the C-5 Position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrada But</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Silaghi-Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Batiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Pintea</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Camelia Berghian</w:t>
+                <w:t xml:space="preserve">Sophie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2008.06.071⟩</w:t>
+              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4), pp.283-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157017810791130658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941410v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serinolic Amino‐ s ‐triazines: Iterative Synthesis of N ‐Substituted Amino‐1,3‐dioxane Derivatives from l ‐( p ‐Nitrophenyl)serinols and Rotational Stereochemistry Phenomena</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monica Pintea</w:t>
+                <w:t xml:space="preserve">Study of interaction between tiagabine HCl and 2-HPβCD: Investigation of inclusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdussalam Sughir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Lesur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camelia Berghian</w:t>
+                <w:t xml:space="preserve">Malika Lahiani-Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2008 (14), pp.2473-2494. </w:t>
+              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 68 (1-2), pp.55-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200700847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10847-009-9732-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941413v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alkaloid, two conjugate sesquiterpenes and a phenylpropanoid from Pachypodanthium confine Engl. and Diels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Elomri</w:t>
+                <w:t xml:space="preserve">Serinolic amino-s-triazines: iterative synthesis and rotational stereochemistry phenomena as N-substituted derivatives of 2-aminopropane-1,3-diols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Pintea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Fazekas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Cadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Berghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2007.04.001⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64 (37), pp.8851-8870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2008.06.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02564924v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRST SYNTHESIS, ROTAMERISM AND HERBICIDAL EVALUATION OF SUBSTITUTED s-TRIAZINES WITH AMINO-1,3-DIOXANE GROUPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Serinolic Amino‐ s ‐triazines: Iterative Synthesis of N ‐Substituted Amino‐1,3‐dioxane Derivatives from l ‐( p ‐Nitrophenyl)serinols and Rotational Stereochemistry Phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijana Fazekas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Pintea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Constantin Bele</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Berghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterocyclic communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (14), pp.2473-2494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200700847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/HC.2006.12.2.151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04941377v1</w:t>
+                <w:t xml:space="preserve">hal-04941413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Synthesis of a G-2 Melamine Dendrimer with Serinolic Peripheral Groups</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marijana Fazekas</w:t>
+                <w:t xml:space="preserve">An alkaloid, two conjugate sesquiterpenes and a phenylpropanoid from Pachypodanthium confine Engl. and Diels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilarion Mathouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Elomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Daïch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/157017806779467933⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68 (13), pp.1813-1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2007.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941403v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRST SYNTHESIS, ROTAMERISM AND HERBICIDAL EVALUATION OF SUBSTITUTED s-TRIAZINES WITH SERINOLIC FRAGMENT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">First Synthesis of a G-2 Melamine Dendrimer with Serinolic Peripheral Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Darabantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Pintea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijana Fazekas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Berghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterocyclic communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/HC.2006.12.2.135⟩</w:t>
+              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (12), pp.905-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157017806779467933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941400v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-(3,7-Dioxa-r-1-azabicyclo[3.3.0]oct-c-5-ylmethoxy)-diazines. Part 1: Synthesis and stereochemistry. Extension to s-triazine series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">FIRST SYNTHESIS, ROTAMERISM AND HERBICIDAL EVALUATION OF SUBSTITUTED s-TRIAZINES WITH SERINOLIC FRAGMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Pintea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Darabantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Fazekas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Berghian</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nelly Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2006.05.031⟩</w:t>
+              <w:t xml:space="preserve">Heterocyclic communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/HC.2006.12.2.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941401v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRST EXAMPLES OF THE CONFORMATION CHIRALITY OF HETEROBICYCLO[3.3.0]OCTANES : 3,7-DIOXA-r-1-AZABICYCLO[3.3.0]OCT-c-5-YL-METHOXYPYRAZINES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">FIRST SYNTHESIS, ROTAMERISM AND HERBICIDAL EVALUATION OF SUBSTITUTED s-TRIAZINES WITH AMINO-1,3-DIOXANE GROUPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Fazekas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Darabantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Pintea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Bele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heterocyclic communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 11 (6), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/HC.2006.12.2.151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/HC.2005.11.6.517⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04941368v1</w:t>
+                <w:t xml:space="preserve">hal-04941377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">α-(3,7-Dioxa-r-1-azabicyclo[3.3.0]oct-c-5-ylmethoxy)-diazines. Part 1: Synthesis and stereochemistry. Extension to s-triazine series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Berghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62 (31), pp.7319-7338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2006.05.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FIRST EXAMPLES OF THE CONFORMATION CHIRALITY OF HETEROBICYCLO[3.3.0]OCTANES : 3,7-DIOXA-r-1-AZABICYCLO[3.3.0]OCT-c-5-YL-METHOXYPYRAZINES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Berghian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Darabantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Turck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heterocyclic communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/HC.2005.11.6.517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regio- and diastereocontrolled preparative oxidation of methyloctalones by a biomimetic porphyrin catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Akagah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (6), pp.398-403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chir.20043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7432,51 +7694,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in the identification of natural products by NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7492,310 +7754,310 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Internation Symposium on the Chemistry of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of plant extracts for antimicrobial and anticancer activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Laouirem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Mathouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ja Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Ngouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of AFERP, ASP, GA, PSE and SIF (7, 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Athènes, Greece. pp.PA77, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0028-1084075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude d’Isolona hexaloba (Annonaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilarion Mathouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7805,170 +8067,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed ion-exchange centrifugal partition chromatography: an efficient solution for peptide separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/psc.2448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId247"/>
+      <w:footerReference w:type="default" r:id="rId257"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8115,51 +8377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121804" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804681v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Garrity" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Amarouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c01641" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05045866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Beteinakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mikropoulou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Michailidis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Angelis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5c00256" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Remy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108696" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04147955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pedinielli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritchy Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Akrial" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3AN00449J" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939782v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1774175" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Berber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB01617J" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Pachi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mikros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halabalaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1773921" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03704919v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pedinielli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bourbon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00536" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilarion Mathouet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hulen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27093030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1AN00899D" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03191060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2020.12.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05725" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Fortunato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01240" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Flos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mirand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800340" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490516v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sacalis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Lupan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2019.130468" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Adair" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholle Bell" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony&#160;n. Davies" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fd90045d" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b02484" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349854v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mougeolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00226F" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garrido" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delaye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quintin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abarbri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690153" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533725v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Bende" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Katona" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese G&#225;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.145" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan da Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berquand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villemin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24894" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904939v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349838v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Patis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Jakhlal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Clivio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700636" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892812v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b02856" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692515v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b00481" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Liana Turdean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.07.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moldovan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Nagy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2015.05.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941450v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Cost" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Darabantu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2015.1041048" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941456v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Popa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2015.1078360" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clayden" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo5006069" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Soran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khartabil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.070" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015571v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Opruta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.12.059" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPH4SRMV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tomoaia-Cotisel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.07.096" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6TDV0DH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Quattrini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.03.010" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXD38PCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-012-0015-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018325v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/v11-075" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991692v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecachey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harrison-Marchand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo101282m" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo902567y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrada But" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Batiu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017810791130658" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018540v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdussalam Sughir" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Skiba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Lahiani-Skiba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-009-9732-5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47FV3S1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941410v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pintea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Fazekas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Cadis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Berghian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.06.071" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941413v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lesur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700847" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2007.04.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ8ZKRW7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Bele" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2006.12.2.151" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941403v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017806779467933" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941400v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2006.12.2.135" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941401v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pl&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.05.031" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941368v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2005.11.6.517" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375819v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Akagah" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20043" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B93D2F9626E59C9C458E1593F344CAA50C36DDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03360793v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549619v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laouirem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathouet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Sergent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ngouala" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lomri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1084075" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2448" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121804" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804681v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Garrity" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Amarouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Budai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103183" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c01641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05045866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Beteinakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mikropoulou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Michailidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Angelis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haack" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5c00256" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103698" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Remy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108696" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Berber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB01617J" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritchy Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1774175" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04147955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pedinielli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Akrial" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3AN00449J" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Pachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mikros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halabalaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1773921" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03704919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pedinielli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bourbon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00536" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilarion Mathouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hulen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27093030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03191060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2020.12.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1AN00899D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05725" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Fortunato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01240" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892822v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b02484" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mougeolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00226F" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Flos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mirand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800340" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490516v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sacalis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Lupan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2019.130468" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Adair" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholle Bell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony&#160;n. Davies" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fd90045d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533721v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garrido" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delaye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quintin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abarbri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690153" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533725v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Bende" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Katona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese G&#225;l" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.145" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan da Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berquand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villemin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24894" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349838v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Patis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Jakhlal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Clivio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700636" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b02856" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b00481" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941461v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Liana Turdean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.07.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moldovan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Nagy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2015.05.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4TV8TDQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941450v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Cost" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Darabantu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2015.1041048" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941456v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Popa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2015.1078360" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941446v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clayden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo5006069" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941445v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Soran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khartabil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.070" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FL5HWJK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Opruta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.12.059" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPH4SRMV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016865v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tomoaia-Cotisel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.07.096" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6TDV0DH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968716v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Quattrini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.03.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXD38PCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016847v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-012-0015-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018325v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/v11-075" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991692v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecachey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harrison-Marchand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo101282m" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941424v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo902567y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385059v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrada But" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Batiu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017810791130658" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018540v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdussalam Sughir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Skiba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Lahiani-Skiba" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-009-9732-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47FV3S1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941410v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pintea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Fazekas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Cadis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Berghian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.06.071" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941413v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lesur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700847" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564924v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2007.04.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ8ZKRW7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017806779467933" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941400v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2006.12.2.135" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941377v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Bele" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2006.12.2.151" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941401v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pl&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.05.031" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941368v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2005.11.6.517" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375819v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Akagah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20043" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B93D2F9626E59C9C458E1593F344CAA50C36DDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03360793v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549619v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laouirem" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Sergent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ngouala" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lomri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1084075" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567920v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968733v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2448" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>