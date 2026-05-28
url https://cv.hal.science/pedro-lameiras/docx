--- v2 (2026-04-29)
+++ v3 (2026-05-28)
@@ -887,295 +887,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual 13 C NMR and LC-MS 2 analysis for chemical profiling of Polynesian plant extracts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
+                <w:t xml:space="preserve">Eutectic Point Determination of Type V Hydrophobic Octanoic Acid-Based Solvents by “Lock-Free” 1 H and 13 C NMR Self-Diffusion Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103183⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (35), pp.18983-18991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c01641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05581082v1</w:t>
+                <w:t xml:space="preserve">hal-05580892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutectic Point Determination of Type V Hydrophobic Octanoic Acid-Based Solvents by “Lock-Free” 1 H and 13 C NMR Self-Diffusion Experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johan Jacquemin</w:t>
+                <w:t xml:space="preserve">Dual 13 C NMR and LC-MS 2 analysis for chemical profiling of Polynesian plant extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Budai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimana Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 97 (35), pp.18983-18991. </w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69, pp.103183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c01641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580892v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking the Potential of Water-Insoluble Natural Polymers: Isolation, Characterization, and 2D NMR Quantification of cis-1,4-Poly-β-myrcene in Chios Mastic Gum</w:t>
               </w:r>
@@ -1295,51 +1295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViscY NMR experiments combined with chiral discrimination for complex mixture analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Budai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1631,265 +1631,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of viscosity-enhanced NMR spectroscopy to complex mixtures such as essential oils</w:t>
+                <w:t xml:space="preserve">ViscY nuclear magnetic resonance experiments for in situ chemical reaction monitoring under spin diffusion conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Pedinielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ritchy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Akrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0043-1774175⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.3179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3AN00449J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939782v1</w:t>
+                <w:t xml:space="preserve">hal-04147955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViscY nuclear magnetic resonance experiments for in situ chemical reaction monitoring under spin diffusion conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Application of viscosity-enhanced NMR spectroscopy to complex mixtures such as essential oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritchy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 148, pp.3179. </w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (14), pp.1394-1394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3AN00449J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0043-1774175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147955v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolding the structural complexity of natural products using alternative NMR methods</w:t>
               </w:r>
@@ -2005,51 +2005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Diethanolamine as a Viscous Solvent for Mixture Analysis by Multidimensional Heteronuclear ViscY NMR Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritchy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2263,278 +2263,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the nuclear Overhauser effect for the study of small and medium-sized molecules by solvent viscosity manipulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ViscY NMR experiments in phosphoric acid as viscous solvent for the individualization of small molecules within mixtures by spin diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pedinielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritchy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnmrs.2020.12.001⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (17), pp.5316-5325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1AN00899D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191060v1</w:t>
+                <w:t xml:space="preserve">hal-03331622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViscY NMR experiments in phosphoric acid as viscous solvent for the individualization of small molecules within mixtures by spin diffusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agathe Martinez</w:t>
+                <w:t xml:space="preserve">Tailoring the nuclear Overhauser effect for the study of small and medium-sized molecules by solvent viscosity manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 146 (17), pp.5316-5325. </w:t>
+              <w:t xml:space="preserve">Progress in Nuclear Magnetic Resonance Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.1-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1AN00899D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pnmrs.2020.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331622v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture Analysis in Viscous Solvents by NMR Spin Diffusion Spectroscopy: ViscY. Application to High- and Low-Polarity Organic Compounds Dissolved in Sulfolane/Water and Sulfolane/DMSO-d6 Blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2646,51 +2646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -2722,646 +2722,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular OH/π versus C–H/O H-Bond-Dependent Conformational Control about Aryl–C(sp 3 ) Bonds in Cannabidiol Derivatives</w:t>
+                <w:t xml:space="preserve">Benzoyl Groups as ortho -Substituents in Cannabidiol Derivatives: Controlling Axial Conformation about Aryl-C(sp 3 ) Bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Denhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Flos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatice Berber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b02484⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (2-3), pp.360-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201800340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892822v1</w:t>
+                <w:t xml:space="preserve">hal-02892817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar mixture analysis by NMR under spin diffusion conditions in viscous sucrose solution and agarose gel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, synthesis and structure of novel dendritic G-2 melamines comprising piperidine motifs as key linkers and 4-(n-octyloxy)aniline as a peripheral unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Sacalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Lupan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Silaghi-Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (35), pp.130468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2019.130468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8FD00226F⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03349854v1</w:t>
+                <w:t xml:space="preserve">hal-02490516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzoyl Groups as ortho -Substituents in Cannabidiol Derivatives: Controlling Axial Conformation about Aryl-C(sp 3 ) Bonds</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High resolution techniques: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Adair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholle Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony n. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201800340⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218, pp.247-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9fd90045d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892817v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and structure of novel dendritic G-2 melamines comprising piperidine motifs as key linkers and 4-(n-octyloxy)aniline as a peripheral unit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristina Morar</w:t>
+                <w:t xml:space="preserve">Intramolecular OH/π versus C–H/O H-Bond-Dependent Conformational Control about Aryl–C(sp 3 ) Bonds in Cannabidiol Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Denhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Berber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2019.130468⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (17), pp.6855-6859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b02484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490516v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution techniques: general discussion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antony n. Davies</w:t>
+                <w:t xml:space="preserve">Polar mixture analysis by NMR under spin diffusion conditions in viscous sucrose solution and agarose gel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Delsuc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Mougeolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pedinielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 218, pp.247-267. </w:t>
+              <w:t xml:space="preserve">, 2019, 218, pp.233-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9fd90045d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8FD00226F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533718v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Access to Highly Functionalised Benzimidazoles and Benzoxazoles from a Common Precursor</w:t>
               </w:r>
@@ -3481,51 +3481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and structure of novel G-2 melamine-based dendrimers incorporating 4-( n -octyloxy)aniline as a peripheral unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Morar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4017,90 +4017,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atropisomerism about Aryl–C(sp 3 ) Bonds: Conformational Behavior of Substituted Phenylcyclohexanes in Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Flos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Denhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatice Berber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4238,51 +4238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New p-aminophenol-based dendritic melamines. Iterative synthesis, structure, and electrochemical characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Morar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Liana Turdean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4424,51 +4424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Sacalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (14), pp.683-701. </w:t>
@@ -4518,51 +4518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent Versus Divergent Three-Step Synthesis of the First (4-Aminophenoxy)alkanoic Acid–Based Tripodal Melamines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Morar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Cost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4700,51 +4700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Morar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (20), pp.2319-2330. </w:t>
@@ -4912,64 +4912,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and stereochemistry of new 1,3-thiazolidine systems based on 2-amino-2-(mercaptomethyl)propane-1,3-diol: 4,4-bis(hydroxymethyl)-1,3-thiazolidines and c-5-hydroxymethyl-3-oxa-7-thia-r-1-azabicyclo[3.3.0]octanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Morar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Sacalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5548,51 +5548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central European Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (4), pp.1119-1136. </w:t>
@@ -5682,51 +5682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 89 (10), pp.1207-1221. </w:t>
@@ -6083,51 +6083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Kervarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatice Berber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6272,487 +6272,499 @@
               <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (4), pp.283-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/157017810791130658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of interaction between tiagabine HCl and 2-HPβCD: Investigation of inclusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdussalam Sughir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Lahiani-Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 68 (1-2), pp.55-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10847-009-9732-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serinolic amino-s-triazines: iterative synthesis and rotational stereochemistry phenomena as N-substituted derivatives of 2-aminopropane-1,3-diols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Pintea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijana Fazekas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Cadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Berghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 64 (37), pp.8851-8870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2008.06.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serinolic Amino‐ s ‐triazines: Iterative Synthesis of N ‐Substituted Amino‐1,3‐dioxane Derivatives from l ‐( p ‐Nitrophenyl)serinols and Rotational Stereochemistry Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Fazekas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marijana Fazekas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Monica Pintea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Berghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008 (14), pp.2473-2494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.200700847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alkaloid, two conjugate sesquiterpenes and a phenylpropanoid from Pachypodanthium confine Engl. and Diels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilarion Mathouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6761,930 +6773,930 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Elomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 68 (13), pp.1813-1818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2007.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Synthesis of a G-2 Melamine Dendrimer with Serinolic Peripheral Groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FIRST SYNTHESIS, ROTAMERISM AND HERBICIDAL EVALUATION OF SUBSTITUTED s-TRIAZINES WITH AMINO-1,3-DIOXANE GROUPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Fazekas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Darabantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Pintea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camelia Berghian</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Bele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heterocyclic communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/HC.2006.12.2.151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/157017806779467933⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04941403v1</w:t>
+                <w:t xml:space="preserve">hal-04941377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRST SYNTHESIS, ROTAMERISM AND HERBICIDAL EVALUATION OF SUBSTITUTED s-TRIAZINES WITH SERINOLIC FRAGMENT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">First Synthesis of a G-2 Melamine Dendrimer with Serinolic Peripheral Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Darabantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Pintea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijana Fazekas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Berghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterocyclic communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/HC.2006.12.2.135⟩</w:t>
+              <w:t xml:space="preserve">Letters in Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (12), pp.905-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157017806779467933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941400v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRST SYNTHESIS, ROTAMERISM AND HERBICIDAL EVALUATION OF SUBSTITUTED s-TRIAZINES WITH AMINO-1,3-DIOXANE GROUPS</w:t>
+                <w:t xml:space="preserve">FIRST SYNTHESIS, ROTAMERISM AND HERBICIDAL EVALUATION OF SUBSTITUTED s-TRIAZINES WITH SERINOLIC FRAGMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monica Pintea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Darabantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marijana Fazekas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Constantin Bele</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Berghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heterocyclic communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 12 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/HC.2006.12.2.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/HC.2006.12.2.151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04941377v1</w:t>
+                <w:t xml:space="preserve">hal-04941400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α-(3,7-Dioxa-r-1-azabicyclo[3.3.0]oct-c-5-ylmethoxy)-diazines. Part 1: Synthesis and stereochemistry. Extension to s-triazine series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Berghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62 (31), pp.7319-7338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2006.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIRST EXAMPLES OF THE CONFORMATION CHIRALITY OF HETEROBICYCLO[3.3.0]OCTANES : 3,7-DIOXA-r-1-AZABICYCLO[3.3.0]OCT-c-5-YL-METHOXYPYRAZINES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Berghian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Darabantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Turck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heterocyclic communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/HC.2005.11.6.517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regio- and diastereocontrolled preparative oxidation of methyloctalones by a biomimetic porphyrin catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardin Akagah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (6), pp.398-403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chir.20043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7694,51 +7706,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in the identification of natural products by NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7754,247 +7766,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Internation Symposium on the Chemistry of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of plant extracts for antimicrobial and anticancer activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Laouirem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Mathouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ja Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Ngouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of AFERP, ASP, GA, PSE and SIF (7, 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Athènes, Greece. pp.PA77, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0028-1084075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude d’Isolona hexaloba (Annonaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilarion Mathouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vérité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8013,51 +8025,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole doctorale normande chimie-biologie, Haute Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8067,51 +8079,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed ion-exchange centrifugal partition chromatography: an efficient solution for peptide separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8153,84 +8165,84 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psc.2448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId257"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8377,51 +8389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121804" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804681v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Garrity" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Amarouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Budai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103183" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c01641" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05045866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Beteinakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mikropoulou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Michailidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Angelis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haack" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5c00256" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103698" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Remy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108696" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Berber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB01617J" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritchy Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1774175" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04147955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pedinielli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Akrial" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3AN00449J" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Pachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mikros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halabalaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1773921" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03704919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pedinielli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bourbon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00536" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilarion Mathouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hulen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27093030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03191060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2020.12.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1AN00899D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05725" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Fortunato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01240" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892822v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b02484" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mougeolle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00226F" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Flos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mirand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800340" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490516v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sacalis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Lupan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2019.130468" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Adair" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholle Bell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony&#160;n. Davies" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fd90045d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533721v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garrido" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delaye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quintin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abarbri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690153" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533725v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Bende" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Katona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese G&#225;l" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.145" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan da Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berquand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villemin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24894" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349838v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Patis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Jakhlal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Clivio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700636" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b02856" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b00481" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941461v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Liana Turdean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.07.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moldovan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Nagy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2015.05.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4TV8TDQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941450v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Cost" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Darabantu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2015.1041048" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941456v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Popa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2015.1078360" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941446v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clayden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo5006069" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941445v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Soran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khartabil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.070" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FL5HWJK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Opruta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.12.059" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPH4SRMV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016865v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tomoaia-Cotisel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.07.096" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6TDV0DH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968716v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Quattrini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.03.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXD38PCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016847v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-012-0015-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018325v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/v11-075" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991692v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecachey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harrison-Marchand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo101282m" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941424v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo902567y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385059v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrada But" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Batiu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017810791130658" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018540v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdussalam Sughir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Skiba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Lahiani-Skiba" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-009-9732-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47FV3S1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941410v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pintea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Fazekas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Cadis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Berghian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.06.071" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941413v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lesur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700847" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564924v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2007.04.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ8ZKRW7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017806779467933" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941400v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2006.12.2.135" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941377v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Bele" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2006.12.2.151" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941401v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pl&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.05.031" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941368v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2005.11.6.517" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375819v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Akagah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20043" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B93D2F9626E59C9C458E1593F344CAA50C36DDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03360793v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549619v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laouirem" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Sergent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ngouala" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lomri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1084075" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567920v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968733v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2448" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Claude-Montigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.121804" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804681v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Garrity" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804373v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Amarouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580892v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c01641" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581082v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Budai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103183" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05045866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Beteinakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mikropoulou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Michailidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolis Angelis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haack" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5c00256" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584094v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103698" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Remy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Nicol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Humbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Duma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2025.108696" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denhez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Berber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3OB01617J" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04147955v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pedinielli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritchy Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Akrial" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3AN00449J" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1774175" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Pachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mikros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halabalaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1773921" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03704919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pedinielli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bourbon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00536" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilarion Mathouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hulen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27093030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1AN00899D" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03191060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2020.12.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934861v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05725" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Fortunato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c01240" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Flos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mirand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201800340" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490516v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sacalis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Lupan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2019.130468" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Adair" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholle Bell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony&#160;n. Davies" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fd90045d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b02484" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349854v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mougeolle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00226F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533721v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garrido" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delaye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quintin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abarbri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690153" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533725v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Bende" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Katona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese G&#225;l" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.14.145" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542542v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan da Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berquand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villemin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24894" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01904939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349838v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Patis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Jakhlal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Clivio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700636" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b02856" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b00481" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941461v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Liana Turdean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.07.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941454v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moldovan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia Nagy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2015.05.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4TV8TDQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941450v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Cost" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Darabantu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2015.1041048" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941456v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Popa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2015.1078360" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941446v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clayden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo5006069" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941445v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Soran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khartabil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.09.070" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FL5HWJK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberius Opruta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.12.059" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPH4SRMV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016865v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tomoaia-Cotisel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.07.096" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6TDV0DH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968716v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Quattrini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.03.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXD38PCN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016847v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-012-0015-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018325v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/v11-075" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618281v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Mouloungui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.06.021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXWMSHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991692v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecachey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harrison-Marchand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo101282m" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941424v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo902567y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385059v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrada But" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Silaghi-Dumitrescu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Batiu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017810791130658" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-MHBS3SHK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdussalam Sughir" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Skiba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Lahiani-Skiba" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-009-9732-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47FV3S1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941410v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pintea" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Fazekas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Cadis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Berghian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2008.06.071" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941413v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lesur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700847" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564924v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2007.04.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ8ZKRW7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941377v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Bele" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2006.12.2.151" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941403v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017806779467933" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941400v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2006.12.2.135" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941401v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toupet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pl&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.05.031" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941368v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HC.2005.11.6.517" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375819v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Akagah" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20043" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B93D2F9626E59C9C458E1593F344CAA50C36DDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03360793v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549619v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laouirem" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mathouet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Sergent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ngouala" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lomri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1084075" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567920v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968733v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2448" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>