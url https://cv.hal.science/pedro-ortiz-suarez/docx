--- v0 (2026-03-06)
+++ v1 (2026-04-11)
@@ -1021,277 +1021,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BERTrade: Using Contextual Embeddings to Parse Old French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Regnault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Romary</w:t>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736840v1</w:t>
+                <w:t xml:space="preserve">hal-03930542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BERTrade: Using Contextual Embeddings to Parse Old French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kelly Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930542v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Cleaner Document-Oriented Multilingual Crawled Corpus</w:t>
               </w:r>
@@ -1303,51 +1303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Abadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1379,277 +1379,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet FREEM : ressources, outils et enjeux pour l’étude du français d’Ancien Régime</w:t>
+                <w:t xml:space="preserve">From FreEM to D'AlemBERT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2022 - Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.154-165</w:t>
+              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference - LREC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3367-3374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701524v1</w:t>
+                <w:t xml:space="preserve">hal-03596653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From FreEM to D'AlemBERT</w:t>
+                <w:t xml:space="preserve">Le projet FREEM : ressources, outils et enjeux pour l’étude du français d’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Chagué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference - LREC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3367-3374</w:t>
+              <w:t xml:space="preserve">TALN 2022 - Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.154-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596653v1</w:t>
+                <w:t xml:space="preserve">hal-03701524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BigScience ROOTS Corpus: A 1.6TB Composite Multilingual Dataset</w:t>
               </w:r>
@@ -1868,77 +1868,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Janes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
@@ -1980,51 +1980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dataset for automatic detection of places in (early) modern French texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NASSCFL 2021 - 50th Annual North American Society for Seventeenth-Century French Literature Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NASSCFL, May 2021, Iowa City, United States. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2062,64 +2062,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ungoliant: An Optimized Pipeline for the Generation of a Very Large-Scale Multilingual Web Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Abadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2160,554 +2160,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles de langue contextuels Camembert pour le français : impact de la taille et de l'hétérogénéité des données d'entrainement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishing a New State-of-the-Art for French Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Martin</w:t>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 33ème Journées d’Études sur la Parole, 27ème Conférence sur le Traitement Automatique des Langues Naturelles, 22ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy / Virtuel, France. pp.54-65</w:t>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784755v3</w:t>
+                <w:t xml:space="preserve">hal-02617950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monolingual Approach to Contextualized Word Embeddings for Mid-Resource Languages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Les modèles de langue contextuels Camembert pour le français : impact de la taille et de l'hétérogénéité des données d'entrainement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 33ème Journées d’Études sur la Parole, 27ème Conférence sur le Traitement Automatique des Langues Naturelles, 22ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy / Virtuel, France. pp.54-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863875v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784755v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a User-Generated Content North-African Arabizi Treebank: Tackling Hell</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Monolingual Approach to Contextualized Word Embeddings for Mid-Resource Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2020.acl-main.107⟩</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.acl-main.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889804v1</w:t>
+                <w:t xml:space="preserve">hal-02863875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a New State-of-the-Art for French Named Entity Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Dupont</w:t>
+                <w:t xml:space="preserve">Building a User-Generated Content North-African Arabizi Treebank: Tackling Hell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Essaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Fethi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Futeral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.acl-main.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617950v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SinNer@Clef-Hipe2020 : Sinful adaptation of SotA models for Named Entity Recognition in French and German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2758,103 +2758,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamemBERT: a Tasty French Language Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Martin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States. </w:t>
@@ -2905,51 +2905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Contextualized Word-Embeddings with a sip of CaBeRnet: a New French Balanced Reference Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3000,64 +3000,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing the Dictionnaire Universel for Automatic Enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3095,77 +3095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Pipeline for Processing Huge Corpora on Medium to Low Resource Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Workshop on the Challenges in the Management of Large Corpora (CMLC-7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Cardiff, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3238,64 +3238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th annual Conference and Members’ Meeting of the Text Encoding Initiative Consortium (TEI) -What is text, really? TEI and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3803,103 +3803,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamemBERT: a Tasty French Language Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Martin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4114,51 +4114,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D98F1E3"/>
+    <w:nsid w:val="55247550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4345,51 +4345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-ortiz-suarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0343-8852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264210743" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ortizsuarez_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59166596794217591423" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776658v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Foppiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Baptista de Castro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensei Terashima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Takano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27660400.2022.2153633" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03177623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kreutzer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Caswell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahsan Wahab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan van Esch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00447" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05361348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.77" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05376418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449221v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abadji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701524v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823922v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lauren&#231;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saulnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Villanova del Moral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03301590v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/ids-pub-10468" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02863875v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.156" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djam&#233; Seddah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Essaidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Fethi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Futeral" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.107" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02617950v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.645" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/IDS-PUB-9021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Williams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Mcmillan-Major" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Alyafeai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Biderman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimbo Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Toni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03770337v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS155" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-ortiz-suarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0343-8852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264210743" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ortizsuarez_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59166596794217591423" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776658v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Foppiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Baptista de Castro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensei Terashima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Takano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27660400.2022.2153633" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03177623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kreutzer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Caswell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahsan Wahab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan van Esch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00447" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05361348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.77" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05376418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449221v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736840v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regnault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abadji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823922v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lauren&#231;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saulnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Villanova del Moral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03301590v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/ids-pub-10468" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02617950v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02863875v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.156" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889804v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djam&#233; Seddah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Essaidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Fethi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Futeral" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.107" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.645" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/IDS-PUB-9021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Williams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Mcmillan-Major" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Alyafeai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Biderman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimbo Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Toni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03770337v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS155" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>