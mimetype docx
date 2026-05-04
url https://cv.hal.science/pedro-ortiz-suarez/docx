--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -567,252 +567,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Rare Languages in Common Crawl Data is a Needles-in-a-Haystack Problem</w:t>
+                <w:t xml:space="preserve">Towards a Network-based Approach to French-Creole Diachrony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasul Dent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPCL 2025 - Society for Pidgin and Creole Linguistics Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Pidgin and Creole Linguistics, Jun 2025, Mona, Jamaica</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361348v1</w:t>
+                <w:t xml:space="preserve">hal-05376418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Network-based Approach to French-Creole Diachrony</w:t>
+                <w:t xml:space="preserve">Identifying Rare Languages in Common Crawl Data is a Needles-in-a-Haystack Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasul Dent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPCL 2025 - Society for Pidgin and Creole Linguistics Summer Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EMNLP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Suzhou, China. pp.1460-1473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.findings-emnlp.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376418v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Français Tirailleur and Tây Bồi: Institution-Driven Pidginization?</w:t>
               </w:r>
@@ -1021,635 +1021,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BERTrade: Using Contextual Embeddings to Parse Old French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kelly Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930542v1</w:t>
+                <w:t xml:space="preserve">hal-03736840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BERTrade: Using Contextual Embeddings to Parse Old French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Regnault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Romary</w:t>
+                <w:t xml:space="preserve">Kelly Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736840v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Cleaner Document-Oriented Multilingual Crawled Corpus</w:t>
+                <w:t xml:space="preserve">Le projet FREEM : ressources, outils et enjeux pour l’étude du français d’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Abadji</w:t>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gambette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth Language Resources and Evaluation Conference - LREC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">TALN 2022 - Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.154-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536361v1</w:t>
+                <w:t xml:space="preserve">hal-03701524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From FreEM to D'AlemBERT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Language Resources and Evaluation Conference - LREC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France. pp.3367-3374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet FREEM : ressources, outils et enjeux pour l’étude du français d’Ancien Régime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Gabay</w:t>
+                <w:t xml:space="preserve">Towards a Cleaner Document-Oriented Multilingual Crawled Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Abadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2022 - Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.154-165</w:t>
+              <w:t xml:space="preserve">Thirteenth Language Resources and Evaluation Conference - LREC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701524v1</w:t>
+                <w:t xml:space="preserve">hal-03536361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BigScience ROOTS Corpus: A 1.6TB Composite Multilingual Dataset</w:t>
               </w:r>
@@ -1773,51 +1773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Data-driven Approach to Named Entity Recognition for Early Modern French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 29th International Conference on Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Committee on Computational Linguistics, Oct 2022, Gyeongju, South Korea. pp.3722-3730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1842,103 +1842,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the content model of annotationBlock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Janes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gambette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
@@ -1967,64 +1967,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dataset for automatic detection of places in (early) modern French texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NASSCFL 2021 - 50th Annual North American Society for Seventeenth-Century French Literature Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NASSCFL, May 2021, Iowa City, United States. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2049,77 +2049,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ungoliant: An Optimized Pipeline for the Generation of a Very Large-Scale Multilingual Web Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Abadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2160,554 +2160,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a New State-of-the-Art for French Named Entity Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les modèles de langue contextuels Camembert pour le français : impact de la taille et de l'hétérogénéité des données d'entrainement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 33ème Journées d’Études sur la Parole, 27ème Conférence sur le Traitement Automatique des Langues Naturelles, 22ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy / Virtuel, France. pp.54-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617950v2</w:t>
+                <w:t xml:space="preserve">hal-02784755v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles de langue contextuels Camembert pour le français : impact de la taille et de l'hétérogénéité des données d'entrainement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Muller</w:t>
+                <w:t xml:space="preserve">A Monolingual Approach to Contextualized Word Embeddings for Mid-Resource Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 33ème Journées d’Études sur la Parole, 27ème Conférence sur le Traitement Automatique des Langues Naturelles, 22ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.acl-main.156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784755v3</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monolingual Approach to Contextualized Word Embeddings for Mid-Resource Languages</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Building a User-Generated Content North-African Arabizi Treebank: Tackling Hell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Essaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Fethi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Futeral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2020.acl-main.156⟩</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.acl-main.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863875v2</w:t>
+                <w:t xml:space="preserve">hal-02889804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a User-Generated Content North-African Arabizi Treebank: Tackling Hell</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Futeral</w:t>
+                <w:t xml:space="preserve">Establishing a New State-of-the-Art for French Named Entity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889804v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SinNer@Clef-Hipe2020 : Sinful adaptation of SotA models for Named Entity Recognition in French and German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2758,103 +2758,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamemBERT: a Tasty French Language Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States. </w:t>
@@ -2905,51 +2905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Contextualized Word-Embeddings with a sip of CaBeRnet: a New French Balanced Reference Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2994,226 +2994,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing the Dictionnaire Universel for Automatic Enrichment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asynchronous Pipeline for Processing Huge Corpora on Medium to Low Resource Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Historical Lexicography and Lexicology (ICHLL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Workshop on the Challenges in the Management of Large Corpora (CMLC-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cardiff, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14618/IDS-PUB-9021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131598v1</w:t>
+                <w:t xml:space="preserve">hal-02148693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Pipeline for Processing Huge Corpora on Medium to Low Resource Infrastructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparing the Dictionnaire Universel for Automatic Enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on the Challenges in the Management of Large Corpora (CMLC-7)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Historical Lexicography and Lexicology (ICHLL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Leeuwarden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14618/IDS-PUB-9021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148693v1</w:t>
+                <w:t xml:space="preserve">hal-02131598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How OCR Performance can Impact on the Automatic Extraction of Dictionary Content Structures</w:t>
               </w:r>
@@ -3238,64 +3238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th annual Conference and Members’ Meeting of the Text Encoding Initiative Consortium (TEI) -What is text, really? TEI and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3365,51 +3365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Data-driven Approach to Named Entity Recognition for Early Modern French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. Proceedings of the 29th International Conference on Computational Linguistics, pp.3722-3730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3803,103 +3803,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamemBERT: a Tasty French Language Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4114,51 +4114,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55247550"/>
+    <w:nsid w:val="3C443B1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4345,51 +4345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-ortiz-suarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0343-8852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264210743" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ortizsuarez_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59166596794217591423" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776658v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Foppiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Baptista de Castro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensei Terashima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Takano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27660400.2022.2153633" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03177623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kreutzer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Caswell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahsan Wahab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan van Esch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00447" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05361348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.77" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05376418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449221v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736840v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regnault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536361v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abadji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823922v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lauren&#231;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saulnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Villanova del Moral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03301590v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/ids-pub-10468" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02617950v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02863875v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.156" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889804v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djam&#233; Seddah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Essaidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Fethi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Futeral" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.107" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.645" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/IDS-PUB-9021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Williams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Mcmillan-Major" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Alyafeai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Biderman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimbo Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Toni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03770337v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS155" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-ortiz-suarez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0343-8852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264210743" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/ortizsuarez_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59166596794217591423" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776658v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Foppiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Baptista de Castro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensei Terashima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Takano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27660400.2022.2153633" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03177623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kreutzer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Caswell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahsan Wahab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan van Esch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00447" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05376418v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05361348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.findings-emnlp.77" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05449221v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736840v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701524v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03596653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536361v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abadji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823922v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lauren&#231;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saulnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Akiki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Villanova del Moral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03301590v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/ids-pub-10468" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02863875v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.156" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djam&#233; Seddah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Essaidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Fethi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Futeral" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.107" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02617950v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02984746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Tian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.645" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02678358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/IDS-PUB-9021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Williams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04986402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03850124v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teven Le Scao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Pavlick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ili&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03550289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Mcmillan-Major" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Alyafeai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Biderman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimbo Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Toni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03770337v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS155" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>