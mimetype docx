--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,4720 +66,4720 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the e-petition ecosystem through Social Media: mobilization in the EU across issues and ideologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Quantitative Description: Digital Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51685/jqd.2026.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264876v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seeing in the dark: Towards a broad construction of the access to data provisions of the DSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Botero Arcila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Cabale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet Policy Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14763/2026.1.2085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-evolution of groups and opinions in an agent-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Cassells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tabourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (12), pp.e0338486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0338486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flooding the Feed: The Politics of Social Media Sharing Among Defensive Publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Tittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10584609.2025.2588248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auditing the audits: evaluating methodologies for social media recommender system audits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41109-024-00668-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos traces numériques au service de la régulation des plateformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pilippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre son temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.58-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Politics in 3D: Measuring multidimensional issue alignment in social media using social graphs and text data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Cassells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zografoula Vagena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41109-023-00608-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tweeting apart: Democratic backsliding, new party cleavage and changing media ownership in Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Faruk Metin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Party Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13540688221135019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668042v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Posters and protesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Froio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42001-022-00163-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring diversity in heterogeneous information networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tabourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 859, pp.80-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2021.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What colours are the yellow vests? An ideological scaling of Facebook groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Froio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Mogoutov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Statistique et Société, 9 (1-2), pp.79-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03299366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelle(s) couleur(s) sont les Gilets jaunes ? Plonger des posts Facebook dans un espace idéologique latent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Froio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Mogoutov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Gilets jaunes et Grand Débat National : outils, données et analyses, 9 (1-2), pp.79-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">About Some Boundary Integral Operators on the Unit Disk Related to the Laplace Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Nédélec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (4), pp.1892 - 1914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1033721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the political landscape from data traces: multidimensional opinions of users, politicians and media outlets on X</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Community Notes undermoderate polarizing content by design creating risks in electoral processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222448v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommender system in X inadvertently profiles ideological positions of users</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mapping the political landscape from data traces: multidimensional opinions of users, politicians and media outlets on X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimena Royo-Letelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Cassells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468493v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating Ideology Scaling of Online Social Networks with Factor Analysis Identifying Dimensions with Survey Reference Frames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Expressing Political Identity Online: Differential issue-based self-identification across the Left–Right spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05497770v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874311v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing Political Identity Online: Differential issue-based self-identification across the Left–Right spectrum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Approximating Ideology Scaling of Online Social Networks with Factor Analysis Identifying Dimensions with Survey Reference Frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zografoula Vagena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04874311v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computational methods for the estimation of ideal points in social sciences</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Recommender system in X inadvertently profiles ideological positions of users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498685v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political attitudes differ but share a common low-dimensional structure across social media and survey data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+                <w:t xml:space="preserve">Efficient computational methods for the estimation of ideal points in social sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Chalkiadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533717v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community Notes undermoderate polarizing content by design creating risks in electoral processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Political attitudes differ but share a common low-dimensional structure across social media and survey data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Yamashita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116614v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Crawler Restrictions, AI Training Datasets &amp; Political Biases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-evolution of groups and opinions in agent-based models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do Recommender Systems Learn Political Opinions? A Semi-Synthetic Step-by-Step Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Tabourier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Tim Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146797v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188170v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do Recommender Systems Learn Political Opinions? A Semi-Synthetic Step-by-Step Experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Co-evolution of groups and opinions in agent-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Cassells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tabourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188170v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear socio-demographic representations emerge in Large Language Models from indirect cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Inauthentic Amplification on Social Media: A Scalable Method to Detect Duplicated Messages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mustar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristián Brokate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301215v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation, Political Discontent and e-Petitions: How economic ideology and anti-elitism drive online petitioning in the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Attitudinal Spaces in Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Muñoz Zolotoochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Fernández Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Iñiguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geometry of misinformation: embedding Twitter networks of users who spread fake news in geometrical opinion spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725556v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadran de la visibilité de la sphere médiatique et politique sur YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing in the dark: Towards a broad construction of the access to data provisions of the DSA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Measuring ideological polarization across the world on comparable political dimensions using social media and political survey data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Cabale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Policy Review</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05522872v1</w:t>
+              <w:t xml:space="preserve">11th International Conference on Computational Social Science (IC2S2- 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Norköpping, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the e-petition ecosystem through Social Media: mobilization in the EU across issues and ideologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+                <w:t xml:space="preserve">Modeling both pairwise interactions and group effects in polarization on interaction networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Cassells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tabourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Description: Digital Media</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05264876v2</w:t>
+              <w:t xml:space="preserve">International Conference on Complex Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Exetrer, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-evolution of groups and opinions in an agent-based model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovering ideological structures in representation learning spaces in recommender systems on social media data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Tabourier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Tim Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05417944v1</w:t>
+              <w:t xml:space="preserve">2023 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Kusadasi, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3625007.3627336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flooding the Feed: The Politics of Social Media Sharing Among Defensive Publics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Emoji, Language Games and Political Polarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Luxmoore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cardoso Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Communication</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05373547v1</w:t>
+              <w:t xml:space="preserve">Fourth Conference on Computational Humanities Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nos traces numériques au service de la régulation des plateformes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Embedding social graphs from multiple national settings in common empirical opinion spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Faverjon</w:t>
+                <w:t xml:space="preserve">Zografoula Vagena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre son temps</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04837623v1</w:t>
+              <w:t xml:space="preserve">2022 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Istambul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">American Politics in 3D: Measuring multidimensional issue alignment in social media using social graphs and text data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ideological, semantic and geographic proximity drive following behaviour on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Pournaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Bailey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Network Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04363008v1</w:t>
+              <w:t xml:space="preserve">8th International Conference on Computational Social Sciences, Jul 2022, Chicago, United States</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditing the audits: evaluating methodologies for social media recommender system audits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Text-free multi-issue attitude mining from social network graph data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Pournaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Network Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04699600v1</w:t>
+              <w:t xml:space="preserve">8th International Conference on Computational Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tweeting apart: Democratic backsliding, new party cleavage and changing media ownership in Turkey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Measuring the accuracy of social network ideological embeddings using language models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Muñoz Zolotoochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Party Politics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03668042v3</w:t>
+              <w:t xml:space="preserve">2022 International Conference on Information Technology &amp; Systems (ICITS22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, San José, Costa Rica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posters and protesters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fake news diffusion in geometrical attitudinal spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Berriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caterina Froio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Social Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03606955v1</w:t>
+              <w:t xml:space="preserve">8th International Conference on Computational Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring diversity in heterogeneous information networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multidimensional online American politics: Mining emergent social cleavages in social graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03608575v1</w:t>
+              <w:t xml:space="preserve">The 11th International Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palermo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What colours are the yellow vests? An ideological scaling of Facebook groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Auditing the Effect of Social Network Recommendations on Polarization in Geometrical Ideological Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistique et Société</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-03299366v1</w:t>
+              <w:t xml:space="preserve">RecSys ’21: 15th ACM Conference on Recommender Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3460231.3478851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quelle(s) couleur(s) sont les Gilets jaunes ? Plonger des posts Facebook dans un espace idéologique latent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Uncovering the structure of the French media ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrei Mogoutov</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreï Mogoutov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Plique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistique et Société</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03856216v1</w:t>
+              <w:t xml:space="preserve">IC2S2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2107.12073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03299024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Some Boundary Integral Operators on the Unit Disk Related to the Laplace Equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Nédélec</w:t>
+                <w:t xml:space="preserve">Unfolding the dimensionality structure of social networks in ideological embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Muñoz Zolotoochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01609519v1</w:t>
+              <w:t xml:space="preserve">2021 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315759v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online Social Movements Dynamics in Ideological Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Computational Social Science IC2S2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Your most telling friends: Propagating latent ideological features on Twitter using neighborhood coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Amsterdam, Netherlands. pp.217-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASONAM49781.2020.9381468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing the Impact of Semantics and Structure on Recommendation Accuracy and Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tabourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASONAM 2020. IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La Hague (virtual), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of the Website Structure in the Diversity of Browsing Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tabourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th ACM Conference on Hypertext and Social Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hof, Germany. pp.133-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3342220.3343648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos traces numérique au service de la régulation des plateformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre son Temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, pp.58, A paraître, ISSN 3038-5725</w:t>
+              <w:t xml:space="preserve">, 2, pp.58, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866741v1</w:t>
-              </w:r>
-[...1616 lines deleted...]
-                <w:t xml:space="preserve">hal-02422544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4797,51 +4797,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolarizing and moderating social media with AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2024, https://static.ie.edu/CGC/AI4D%20Paper%202%20Depolarizing%20and%20Moderating%20Social%20Media%20with%20AI.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4859,90 +4859,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudinally-positioned European sample dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimena Royo-Letelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Pournaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sciences po. 2024, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4992,103 +4992,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas multi-plateforme d’un mouvement social : le cas des Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Froio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.39-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -5110,90 +5110,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It’s not radical right populism! The Yellow Vests in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Froio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Faruk Metin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5243,90 +5243,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Disaggregated Factors of YouTube Recommendations in Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Social Science IC2S2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Cambridge, MA, United States. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5383,51 +5383,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and numerical aspects of wave propagation phenomena in complex domains and applications to remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analysis of PDEs [math.AP]. Université Paris Saclay (COmUE), 2016. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016SACLX063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5623,51 +5623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222448v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vendeville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Royo-Letelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Cassells" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouchaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti Morales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497770v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zografoula Vagena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874311v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romano Marcello Alessandro Santagiustina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalkiadakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W Peters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamashita" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116614v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tabourier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188170v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Faverjon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301215v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mustar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giordani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n Brokate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389645v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mu&#241;oz Zolotoochin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez Peralta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo I&#241;iguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725556v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berriche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roudier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Botero Arcila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cabale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2026.1.2085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264876v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51685/jqd.2026.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338486" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tittel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Allen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584609.2025.2588248" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pilippe Cointet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bailey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-023-00608-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00668-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03668042v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Metin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13540688221135019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-022-00163-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poulain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.01.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299366v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mogoutov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03856216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609519v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033721" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625007.3627336" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Luxmoore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cardoso Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653479v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Pournaki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385061v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655036v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Mogoutov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2107.12073" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315759v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343536v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460231.3478851" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700094v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Laborde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM49781.2020.9381468" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ung" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342220.3343648" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700086v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03580268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01494464v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX063" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264876v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romano Marcello Alessandro Santagiustina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti Morales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51685/jqd.2026.001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Botero Arcila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cabale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2026.1.2085" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Cassells" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vendeville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tabourier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338486" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tittel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Allen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584609.2025.2588248" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouchaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00668-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pilippe Cointet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Faverjon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zografoula Vagena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bailey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-023-00608-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03668042v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Metin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13540688221135019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-022-00163-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poulain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.01.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mogoutov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03856216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033721" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116614v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222448v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Royo-Letelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874311v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalkiadakis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W Peters" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamashita" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188170v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301215v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mustar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giordani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n Brokate" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389645v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573188v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mu&#241;oz Zolotoochin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez Peralta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo I&#241;iguez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725556v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berriche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gauthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roudier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199796v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297854v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625007.3627336" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Luxmoore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cardoso Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783628v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Pournaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385061v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460231.3478851" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Mogoutov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2107.12073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315759v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343536v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Laborde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM49781.2020.9381468" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999863v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422544v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342220.3343648" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700086v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03580268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01494464v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX063" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>