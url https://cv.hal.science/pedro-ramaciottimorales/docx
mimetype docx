--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -66,4720 +66,4720 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the political landscape from data traces: multidimensional opinions of users, politicians and media outlets on X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimena Royo-Letelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Cassells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222448v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximating Ideology Scaling of Online Social Networks with Factor Analysis Identifying Dimensions with Survey Reference Frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zografoula Vagena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recommender system in X inadvertently profiles ideological positions of users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expressing Political Identity Online: Differential issue-based self-identification across the Left–Right spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874311v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient computational methods for the estimation of ideal points in social sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Chalkiadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political attitudes differ but share a common low-dimensional structure across social media and survey data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Yamashita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community Notes undermoderate polarizing content by design creating risks in electoral processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116614v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Web Crawler Restrictions, AI Training Datasets &amp; Political Biases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-evolution of groups and opinions in agent-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Cassells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tabourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do Recommender Systems Learn Political Opinions? A Semi-Synthetic Step-by-Step Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188170v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear socio-demographic representations emerge in Large Language Models from indirect cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representation, Political Discontent and e-Petitions: How economic ideology and anti-elitism drive online petitioning in the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389645v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking Inauthentic Amplification on Social Media: A Scalable Method to Detect Duplicated Messages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mustar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Giordani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristián Brokate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301215v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inferring Attitudinal Spaces in Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Muñoz Zolotoochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Fernández Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Iñiguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The geometry of misinformation: embedding Twitter networks of users who spread fake news in geometrical opinion spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Berriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725556v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadran de la visibilité de la sphere médiatique et politique sur YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the e-petition ecosystem through Social Media: mobilization in the EU across issues and ideologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+                <w:t xml:space="preserve">Seeing in the dark: Towards a broad construction of the access to data provisions of the DSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Botero Arcila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Cabale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Description: Digital Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51685/jqd.2026.001⟩</w:t>
+              <w:t xml:space="preserve">Internet Policy Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14763/2026.1.2085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264876v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing in the dark: Towards a broad construction of the access to data provisions of the DSA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+                <w:t xml:space="preserve">Mapping the e-petition ecosystem through Social Media: mobilization in the EU across issues and ideologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Cabale</w:t>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Policy Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14763/2026.1.2085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Description: Digital Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51685/jqd.2026.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522872v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-evolution of groups and opinions in an agent-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Cassells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tabourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (12), pp.e0338486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0338486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flooding the Feed: The Politics of Social Media Sharing Among Defensive Publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Tittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10584609.2025.2588248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditing the audits: evaluating methodologies for social media recommender system audits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nos traces numériques au service de la régulation des plateformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pilippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Network Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comprendre son temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.58-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699600v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nos traces numériques au service de la régulation des plateformes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tim Faverjon</w:t>
+                <w:t xml:space="preserve">American Politics in 3D: Measuring multidimensional issue alignment in social media using social graphs and text data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Cassells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zografoula Vagena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bailey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre son temps</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41109-023-00608-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837623v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">American Politics in 3D: Measuring multidimensional issue alignment in social media using social graphs and text data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Bailey</w:t>
+                <w:t xml:space="preserve">Auditing the audits: evaluating methodologies for social media recommender system audits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41109-023-00608-w⟩</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41109-024-00668-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363008v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tweeting apart: Democratic backsliding, new party cleavage and changing media ownership in Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Faruk Metin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Party Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/13540688221135019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668042v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posters and protesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Froio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Social Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42001-022-00163-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring diversity in heterogeneous information networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tabourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 859, pp.80-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2021.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What colours are the yellow vests? An ideological scaling of Facebook groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Froio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Mogoutov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Statistique et Société, 9 (1-2), pp.79-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03299366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelle(s) couleur(s) sont les Gilets jaunes ? Plonger des posts Facebook dans un espace idéologique latent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Froio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Mogoutov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Gilets jaunes et Grand Débat National : outils, données et analyses, 9 (1-2), pp.79-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Some Boundary Integral Operators on the Unit Disk Related to the Laplace Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nédélec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (4), pp.1892 - 1914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/15M1033721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community Notes undermoderate polarizing content by design creating risks in electoral processes</w:t>
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Nos traces numérique au service de la régulation des plateformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...182 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zografoula Vagena</w:t>
-[...386 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tim Faverjon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...741 lines deleted...]
-                <w:t xml:space="preserve">hal-03046284v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre son Temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.58, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring ideological polarization across the world on comparable political dimensions using social media and political survey data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Computational Social Science (IC2S2- 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Norköpping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05199796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling both pairwise interactions and group effects in polarization on interaction networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Cassells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tabourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Complex Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Exetrer, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering ideological structures in representation learning spaces in recommender systems on social media data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Kusadasi, Turkey. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3625007.3627336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emoji, Language Games and Political Polarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Luxmoore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cardoso Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth Conference on Computational Humanities Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding social graphs from multiple national settings in common empirical opinion spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Text-free multi-issue attitude mining from social network graph data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zografoula Vagena</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Pournaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Istambul, Turkey</w:t>
+              <w:t xml:space="preserve">8th International Conference on Computational Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783628v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ideological, semantic and geographic proximity drive following behaviour on Twitter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Measuring the accuracy of social network ideological embeddings using language models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Muñoz Zolotoochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Social Sciences, Jul 2022, Chicago, United States</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">2022 International Conference on Information Technology &amp; Systems (ICITS22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655036v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text-free multi-issue attitude mining from social network graph data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fake news diffusion in geometrical attitudinal spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Berriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armin Pournaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Computational Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653479v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the accuracy of social network ideological embeddings using language models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multidimensional online American politics: Mining emergent social cleavages in social graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Muñoz Zolotoochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Information Technology &amp; Systems (ICITS22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, San José, Costa Rica</w:t>
+              <w:t xml:space="preserve">The 11th International Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385061v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fake news diffusion in geometrical attitudinal spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Embedding social graphs from multiple national settings in common empirical opinion spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zografoula Vagena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">2022 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653473v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional online American politics: Mining emergent social cleavages in social graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ideological, semantic and geographic proximity drive following behaviour on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Pournaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Complex Networks and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">8th International Conference on Computational Social Sciences, Jul 2022, Chicago, United States</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721438v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditing the Effect of Social Network Recommendations on Polarization in Geometrical Ideological Spaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Uncovering the structure of the French media ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreï Mogoutov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Plique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RecSys ’21: 15th ACM Conference on Recommender Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC2S2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2107.12073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3460231.3478851⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03320208v1</w:t>
+                <w:t xml:space="preserve">halshs-03299024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the structure of the French media ecosystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Unfolding the dimensionality structure of social networks in ideological embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Muñoz Zolotoochin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2S2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2107.12073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03299024v1</w:t>
+                <w:t xml:space="preserve">hal-03315759v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unfolding the dimensionality structure of social networks in ideological embeddings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Online Social Movements Dynamics in Ideological Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Muñoz Zolotoochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">7th International Conference on Computational Social Science IC2S2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315759v3</w:t>
+                <w:t xml:space="preserve">hal-03343536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Social Movements Dynamics in Ideological Spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Auditing the Effect of Social Network Recommendations on Polarization in Geometrical Ideological Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Computational Social Science IC2S2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RecSys ’21: 15th ACM Conference on Recommender Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3460231.3478851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343536v1</w:t>
+                <w:t xml:space="preserve">hal-03320208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Your most telling friends: Propagating latent ideological features on Twitter using neighborhood coherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Laborde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Amsterdam, Netherlands. pp.217-221, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASONAM49781.2020.9381468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the Impact of Semantics and Structure on Recommendation Accuracy and Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tabourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASONAM 2020. IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La Hague (virtual), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Website Structure in the Diversity of Browsing Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tabourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th ACM Conference on Hypertext and Social Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Hof, Germany. pp.133-142, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3342220.3343648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422544v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-04866741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4797,51 +4797,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolarizing and moderating social media with AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2024, https://static.ie.edu/CGC/AI4D%20Paper%202%20Depolarizing%20and%20Moderating%20Social%20Media%20with%20AI.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4859,77 +4859,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudinally-positioned European sample dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jimena Royo-Letelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Pournaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4992,103 +4992,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas multi-plateforme d’un mouvement social : le cas des Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Froio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.39-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -5110,90 +5110,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It’s not radical right populism! The Yellow Vests in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Froio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Faruk Metin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5243,90 +5243,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Disaggregated Factors of YouTube Recommendations in Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Social Science IC2S2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Cambridge, MA, United States. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5383,51 +5383,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and numerical aspects of wave propagation phenomena in complex domains and applications to remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analysis of PDEs [math.AP]. Université Paris Saclay (COmUE), 2016. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016SACLX063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5623,51 +5623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264876v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romano Marcello Alessandro Santagiustina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti Morales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51685/jqd.2026.001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Botero Arcila" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cabale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2026.1.2085" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Cassells" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vendeville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tabourier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338486" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tittel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Allen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584609.2025.2588248" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouchaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00668-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837623v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pilippe Cointet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Faverjon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zografoula Vagena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bailey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-023-00608-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03668042v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Metin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13540688221135019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-022-00163-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poulain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.01.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mogoutov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03856216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033721" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116614v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222448v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Royo-Letelier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874311v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalkiadakis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W Peters" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamashita" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188170v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301215v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mustar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giordani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n Brokate" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389645v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573188v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mu&#241;oz Zolotoochin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez Peralta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo I&#241;iguez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725556v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berriche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gauthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roudier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199796v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297854v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625007.3627336" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Luxmoore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cardoso Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783628v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Pournaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385061v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460231.3478851" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Mogoutov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2107.12073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315759v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343536v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Laborde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM49781.2020.9381468" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999863v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422544v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342220.3343648" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700086v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03580268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01494464v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX063" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222448v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vendeville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Royo-Letelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Cassells" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497770v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti Morales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zografoula Vagena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouchaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874311v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romano Marcello Alessandro Santagiustina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalkiadakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W Peters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamashita" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116614v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tabourier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188170v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Faverjon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389645v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301215v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mustar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giordani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n Brokate" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mu&#241;oz Zolotoochin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez Peralta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo I&#241;iguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725556v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berriche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roudier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Botero Arcila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cabale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2026.1.2085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264876v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51685/jqd.2026.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338486" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tittel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Allen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584609.2025.2588248" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pilippe Cointet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bailey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-023-00608-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00668-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03668042v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Metin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13540688221135019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-022-00163-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poulain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.01.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299366v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mogoutov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03856216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609519v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033721" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625007.3627336" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Luxmoore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cardoso Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Pournaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385061v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653473v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655036v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Mogoutov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2107.12073" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315759v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343536v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460231.3478851" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700094v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Laborde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM49781.2020.9381468" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ung" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342220.3343648" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700086v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03580268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01494464v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX063" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>