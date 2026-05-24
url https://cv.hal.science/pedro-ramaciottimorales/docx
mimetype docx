--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,694 +100,694 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the political landscape from data traces: multidimensional opinions of users, politicians and media outlets on X</w:t>
+                <w:t xml:space="preserve">Community Notes undermoderate polarizing content by design creating risks in electoral processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vendeville</w:t>
+                <w:t xml:space="preserve">Paul Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimena Royo-Letelier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222448v2</w:t>
+                <w:t xml:space="preserve">hal-05116614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating Ideology Scaling of Online Social Networks with Factor Analysis Identifying Dimensions with Survey Reference Frames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping the political landscape from data traces: multidimensional opinions of users, politicians and media outlets on X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimena Royo-Letelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Cassells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gilbert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497770v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommender system in X inadvertently profiles ideological positions of users</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximating Ideology Scaling of Online Social Networks with Factor Analysis Identifying Dimensions with Survey Reference Frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bouchaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+                <w:t xml:space="preserve">Benjamin Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zografoula Vagena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468493v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing Political Identity Online: Differential issue-based self-identification across the Left–Right spectrum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recommender system in X inadvertently profiles ideological positions of users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04874311v3</w:t>
+                <w:t xml:space="preserve">hal-05468493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computational methods for the estimation of ideal points in social sciences</w:t>
+                <w:t xml:space="preserve">Expressing Political Identity Online: Differential issue-based self-identification across the Left–Right spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Chalkiadakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gareth W Peters</w:t>
+                <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498685v1</w:t>
+                <w:t xml:space="preserve">hal-04874311v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political attitudes differ but share a common low-dimensional structure across social media and survey data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vendeville</w:t>
+                <w:t xml:space="preserve">Efficient computational methods for the estimation of ideal points in social sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Chalkiadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Yamashita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+                <w:t xml:space="preserve">Gareth W Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533717v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community Notes undermoderate polarizing content by design creating risks in electoral processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Political attitudes differ but share a common low-dimensional structure across social media and survey data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroki Yamashita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05116614v2</w:t>
+                <w:t xml:space="preserve">hal-05533717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web Crawler Restrictions, AI Training Datasets &amp; Political Biases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -805,90 +805,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-evolution of groups and opinions in agent-based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Cassells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tabourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -919,64 +919,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do Recommender Systems Learn Political Opinions? A Semi-Synthetic Step-by-Step Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -994,64 +994,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear socio-demographic representations emerge in Large Language Models from indirect cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1069,64 +1069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation, Political Discontent and e-Petitions: How economic ideology and anti-elitism drive online petitioning in the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristián Brokate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1266,64 +1266,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Attitudinal Spaces in Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Muñoz Zolotoochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1384,77 +1384,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geometry of misinformation: embedding Twitter networks of users who spread fake news in geometrical opinion spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Berriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1498,51 +1498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1612,291 +1612,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing in the dark: Towards a broad construction of the access to data provisions of the DSA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emma Cabale</w:t>
+                <w:t xml:space="preserve">Mapping the e-petition ecosystem through Social Media: mobilization in the EU across issues and ideologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Romano Marcello Alessandro Santagiustina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Policy Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14763/2026.1.2085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Description: Digital Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51685/jqd.2026.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522872v1</w:t>
+                <w:t xml:space="preserve">hal-05264876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the e-petition ecosystem through Social Media: mobilization in the EU across issues and ideologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+                <w:t xml:space="preserve">Seeing in the dark: Towards a broad construction of the access to data provisions of the DSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Botero Arcila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Cabale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Description: Digital Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 6, pp.1-34. </w:t>
+              <w:t xml:space="preserve">Internet Policy Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51685/jqd.2026.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14763/2026.1.2085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264876v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-evolution of groups and opinions in an agent-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Cassells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tabourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (12), pp.e0338486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1956,51 +1956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Tittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2028,386 +2028,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nos traces numériques au service de la régulation des plateformes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Auditing the audits: evaluating methodologies for social media recommender system audits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tim Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre son temps</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41109-024-00668-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837623v1</w:t>
+                <w:t xml:space="preserve">hal-04699600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">American Politics in 3D: Measuring multidimensional issue alignment in social media using social graphs and text data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+                <w:t xml:space="preserve">Nos traces numériques au service de la régulation des plateformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bailey</w:t>
+                <w:t xml:space="preserve">Jean-Pilippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Network Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comprendre son temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.58-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363008v1</w:t>
+                <w:t xml:space="preserve">hal-04837623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditing the audits: evaluating methodologies for social media recommender system audits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Bouchaud</w:t>
+                <w:t xml:space="preserve">American Politics in 3D: Measuring multidimensional issue alignment in social media using social graphs and text data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Cassells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zografoula Vagena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bailey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41109-024-00668-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41109-023-00608-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699600v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tweeting apart: Democratic backsliding, new party cleavage and changing media ownership in Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Faruk Metin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Party Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2441,64 +2441,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posters and protesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Froio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2545,51 +2545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring diversity in heterogeneous information networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Lamarche-Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2679,64 +2679,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What colours are the yellow vests? An ideological scaling of Facebook groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2804,64 +2804,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelle(s) couleur(s) sont les Gilets jaunes ? Plonger des posts Facebook dans un espace idéologique latent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2929,51 +2929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Some Boundary Integral Operators on the Unit Disk Related to the Laplace Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nédélec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2991,1795 +2991,1795 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/15M1033721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring ideological polarization across the world on comparable political dimensions using social media and political survey data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Computational Social Science (IC2S2- 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Norköpping, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling both pairwise interactions and group effects in polarization on interaction networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Cassells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tabourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Complex Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Exetrer, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovering ideological structures in representation learning spaces in recommender systems on social media data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Faverjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Kusadasi, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3625007.3627336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emoji, Language Games and Political Polarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Luxmoore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cardoso Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth Conference on Computational Humanities Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embedding social graphs from multiple national settings in common empirical opinion spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zografoula Vagena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Istambul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ideological, semantic and geographic proximity drive following behaviour on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Pournaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Computational Social Sciences, Jul 2022, Chicago, United States</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Text-free multi-issue attitude mining from social network graph data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Pournaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Computational Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring the accuracy of social network ideological embeddings using language models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Muñoz Zolotoochin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 International Conference on Information Technology &amp; Systems (ICITS22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, San José, Costa Rica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fake news diffusion in geometrical attitudinal spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Berriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Computational Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidimensional online American politics: Mining emergent social cleavages in social graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 11th International Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palermo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auditing the Effect of Social Network Recommendations on Polarization in Geometrical Ideological Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RecSys ’21: 15th ACM Conference on Recommender Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3460231.3478851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncovering the structure of the French media ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreï Mogoutov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Plique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IC2S2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2107.12073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03299024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unfolding the dimensionality structure of social networks in ideological embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Muñoz Zolotoochin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315759v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online Social Movements Dynamics in Ideological Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Computational Social Science IC2S2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Zurich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Your most telling friends: Propagating latent ideological features on Twitter using neighborhood coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Amsterdam, Netherlands. pp.217-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASONAM49781.2020.9381468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing the Impact of Semantics and Structure on Recommendation Accuracy and Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tabourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Fournier-S'Niehotta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASONAM 2020. IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La Hague (virtual), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of the Website Structure in the Diversity of Browsing Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tabourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th ACM Conference on Hypertext and Social Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hof, Germany. pp.133-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3342220.3343648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos traces numérique au service de la régulation des plateformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Faverjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre son Temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.58, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866741v1</w:t>
-              </w:r>
-[...1616 lines deleted...]
-                <w:t xml:space="preserve">hal-02422544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4797,51 +4797,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolarizing and moderating social media with AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2024, https://static.ie.edu/CGC/AI4D%20Paper%202%20Depolarizing%20and%20Moderating%20Social%20Media%20with%20AI.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4859,77 +4859,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudinally-positioned European sample dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimena Royo-Letelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Pournaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4992,64 +4992,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas multi-plateforme d’un mouvement social : le cas des Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5123,64 +5123,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It’s not radical right populism! The Yellow Vests in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Froio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cointet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Faruk Metin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5243,51 +5243,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of Disaggregated Factors of YouTube Recommendations in Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5383,51 +5383,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and numerical aspects of wave propagation phenomena in complex domains and applications to remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Ramaciotti Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analysis of PDEs [math.AP]. Université Paris Saclay (COmUE), 2016. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016SACLX063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5623,51 +5623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222448v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vendeville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Royo-Letelier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Cassells" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497770v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti Morales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zografoula Vagena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouchaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874311v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romano Marcello Alessandro Santagiustina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalkiadakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W Peters" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamashita" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116614v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tabourier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188170v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Faverjon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389645v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301215v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mustar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giordani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n Brokate" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mu&#241;oz Zolotoochin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez Peralta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo I&#241;iguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725556v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berriche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roudier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Botero Arcila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cabale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2026.1.2085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264876v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51685/jqd.2026.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338486" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tittel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Allen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584609.2025.2588248" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pilippe Cointet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bailey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-023-00608-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00668-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03668042v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Metin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13540688221135019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-022-00163-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poulain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.01.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299366v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mogoutov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03856216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609519v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033721" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625007.3627336" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Luxmoore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cardoso Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Pournaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385061v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653473v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655036v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Mogoutov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2107.12073" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315759v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343536v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460231.3478851" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700094v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Laborde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM49781.2020.9381468" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ung" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342220.3343648" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700086v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03580268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01494464v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX063" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116614v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222448v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vendeville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Royo-Letelier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Cassells" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497770v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ramaciotti Morales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zografoula Vagena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468493v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874311v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romano Marcello Alessandro Santagiustina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Chalkiadakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W Peters" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Yamashita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tabourier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188170v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Faverjon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389645v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301215v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mustar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Giordani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n Brokate" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573188v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mu&#241;oz Zolotoochin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#225;ndez Peralta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo I&#241;iguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725556v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berriche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046284v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gauthier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roudier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264876v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51685/jqd.2026.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Botero Arcila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cabale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2026.1.2085" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338486" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tittel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Allen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584609.2025.2588248" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00668-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837623v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pilippe Cointet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bailey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-023-00608-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03668042v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Faruk Metin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13540688221135019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Froio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42001-022-00163-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lamarche-Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier-S'Niehotta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poulain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.01.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299366v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mogoutov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03856216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609519v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033721" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199796v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297854v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625007.3627336" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Luxmoore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cardoso Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783628v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Pournaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385061v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460231.3478851" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299024v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre&#239; Mogoutov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Plique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2107.12073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315759v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343536v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Laborde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM49781.2020.9381468" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999863v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422544v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342220.3343648" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700086v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02586066v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03580268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Perrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01494464v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLX063" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>