--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pedro Valinho Gomes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur.Maître de conférences.Responsable pédagogique du Diplôme Universitaire en théologie I & 2 (antennes), du Diplôme Universitaire Laicité et Aumônerie Religieuse (partie théologique), et des Certificats et Diplôme Universitaire en Théologie Pastorale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pedro-valinho-gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0849-3201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Esprit parle au peuple : Études sur le sensus fidei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parole et silence, A paraître, "Théologie, sciences des religions et société", Olivier Rota</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de Dieu. Une introduction à la théologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Brouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerf, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À partir de la grâce. Recherches théologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Brouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUL - Presses Universitaires de Louvain, 2025, 978-2-39061-576-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sola Traditio. Une théologie du témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Allard. Cerf; Collection Cogitatio Fidei, 2025, 978-2-204-16919-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie. Perspectives et articulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "Théologie, Sciences des Religions et Société", 9782889595754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensar Fátima. Leituras interdisciplinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daniel Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santuário de Fátima, I-II, 2021, 978-989-8418-38-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O espanto de Deus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santuário de Fátima, 2020, 978-989-8418-27-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As pedras da catedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diocese de Leiria-Fátima, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segredo: liturgia de Palavra, silêncio e testemunho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santuário de Fátima, 2018, 978-989-8418-15-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A esperança do perdão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidade Católica Editora, 2013, 9789725403938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théologie e(s)t herméneutique. Pourquoi la théologie est essentiellement de l’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie. Perspectives et articulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et Silence, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Faculté de théologie de Lille : une théologie ‘‘en sortie’’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Izoard-Allaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Magnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université catholique de Lille, exemple d’une Eglise en sortie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paroles et Silence, pp.179-194, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermeneutics of hope (or : Mr. Paul, are you sure we won’t be disappointed?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romains 5. An exercise in biblical theology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fragile, le capable et le tout-puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À partir de la grâce. Recherches théologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, 2025, Religare, 978-2-39061-576-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Faculté de théologie de Lille : une théologie &amp;quot;en sortie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Izoard-Allaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parole et Silence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Université Catholique de Lille, exemple d'une Eglise en sortie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et Silence, pp.179-194, 2025, 978-2-88959-573-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os movimentos laicais e a contemporaneidade líquida. Abordagem teológica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Dimas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">História Global de espiritualidade e mística em Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V (1), pp.En ligne, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O que estás a ver, Igreja? A condição batismal a partir da simbólica de Fátima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segredo: liturgia de Palavra, silêncio e testemunho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santuário de Fátima, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobrir o rosto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104 (1238), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Juan é uma perceção?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1230), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracia e cristianismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1237), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O homem de branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1232), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deus morreu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1231), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O influencer e a testemunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104 (1239), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os ilegais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1235), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O amuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1233), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre a esperança</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1128), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tragédie de Judas. Vers une typologie de la fidélité théologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre européenne sur la formation ecclésiale dans une perspective synodale - Déclaration finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumen Vitae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LXXX (4), pp.458-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Não é questão de padres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1236), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semear humanidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (1234), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vigária geral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1216, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escutar o nosso mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1225, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O comando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1222, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fechar a Igreja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1223, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mudança</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1226, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balbúrdia na igreja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1221, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O carro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1219, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solidão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1224, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creio que creio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (1229), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-manual do perdão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brotéria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 199 (1), pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A liberdade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1220, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A carne de Deus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1227, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bênção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1218, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O falso Messias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1217, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impératif de l’indicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152 (4), pp.395-413. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/rthph152_4_395-413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sarça, o gago e o seu povo: a tradição bíblica como testemunho do (in)dizível</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34632/theologica.2018.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's love got to do with it? Cristo e o casamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, VIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique du pardon. Au cœur d’une idée biblique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le pardon et la réconciliation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIBED - Faculté de théologie de Lille, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The liquefaction of theology. A critical appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEST - Louvain Encounters of Systematic Theology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of theology of KULeuven, Oct 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dignos de esperar. A atualidade de uma conceção conciliar da pessoa humana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences sur le Vatican II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Cultura Católica - Porto, Nov 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagination du présent. Vers une politique de l’espérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’APTEF « Manières d’espérer d’après Paul Tillich. Crises et communautés : construire du commun aujourd’hui ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APTEF + Faculté de théologie protestante de Bruxelles, May 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capable parce que fragile. À propos d'un Dieu-en-relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde vulnérable et souffrant: chances et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre théologique de Meylan - Grenoble, Jan 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théologie en déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la formation théologique en modèle synodal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecclesialab - UCLouvain, May 2025, Varese, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi bon faire de la théologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de rentrée académique de la Faculté de théologie de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de théologie de Lille, Sep 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission brisée : entre soupçon et confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Herméneutique et tradition(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRET - TheoS - Faculté de théologie de Lille, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix de la grâce. Sur la réception catholique de Dietrich Bonhoeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du Service Œcuménique de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Œcuménique de Lille, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfer de l'interprétation. L'enjeu théologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'ouverture du Diplôme Universitaire en théologie (Centre théologique Merlyn-Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alejandro Perez (Centre théologique Merlyn - Grenoble), Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A presença sacramental. Notas para uma ética eucarística</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Jornada de Espiritualidade Reparadora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Fátima, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation, entre amitié et vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Être amis en vérité ». La vérité peut-elle se passer d’amitié ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Coutel; Olivier Rota; Pascaline Turpin, Apr 2024, Lille (Université catholique de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu au risque du témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remise des diplômes de la Faculté de théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de théologie (Université catholique de Lille), Jan 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Christ, révélation et témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Christum Principium Nostrum Esse" - La christologie de Vatican II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ângelo Cardita; Ilaria Morali, Apr 2024, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité de la révélation et le munus interpretandi des témoins (en dialogue avec Karl Barth)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensus fidei : écoute de l'Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Valinho Gomes; Paulo Rodrigues; Benoît de Baenst; Philippe Gagnon, May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites. Approche théologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Interdisciplinaire : Les limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Mission - Lille, Dec 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O perdão no horizonte filosófico pós-Holocausto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aula aberta de Cristianismo e Cultura da Dupla Licenciatura em Direito e Gestão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Direito (Universidade Católica Portuguesa), Nov 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoigner à toutes les créatures. Une critique théologique de la sauvegarde de la maison commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReliLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut RSCS - UCLouvain, Feb 2021, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quem manda ao teólogo falar de ecologia ? Sobre os fundamentos de uma ecoteologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Internacional e Interdisciplinar de Teologia e Estudos de Religião do CITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alex Villas-Boas, Jun 2021, Lisboa / Virtual, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratia quaerens fragilitatem. L’(é)preuve de l’existence de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grâce, vulnérabilité et théologies du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche Écritures et Théologie, Apr 2021, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judas et le tragique de la grâce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Séminaire transversal des doctorants de la Faculté de théologie de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoit Bourgine; Régis Burnet; Mehdi Azaiez, Jun 2021, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deus é uma palavra frágil. Sobre a poética e o método teológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II TEOTOPIAS: A Violenta escuridão de se abeirar da luz [Daniel Faria]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cátedra Poesia e Transcendência Sophia de Mello Breyner Andersen (Universidade Católica de Portugal), Nov 2021, Porto (Universidade Católica Portuguesa), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contradicting dogmas: a praise of tension in theological definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leuven Encounters of Systematic Theology XIII: Dissenting Church: Exploring the Theological Power of Conflict and Disagreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Judith Gruber; Michael Schüßler, Oct 2021, Leuven (KULeuven), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté à Gethsémani : peut-on se passer de cette coupe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session théologique 2021 : Liberté chrétienne, responsabilité citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoit Bourgine, Aug 2021, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diálogos em silêncio. O desejo do Deus minúsculo na obra poética por escrever de Francisco Marto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A poética de Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cátedra de Poesia e Transcendência Sophia de Mello Breyner Andersen (Universidade Católica Portuguesa), May 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing tourism pilgrimages at holy places. The Fatima case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference of Emerging Tourism Destinations on « Peace, harmony and fellowship: faith-based tourism development »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gouvernement de Timor oriental; USAID’s Tourism For All Projects, May 2019, Dili, Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alguém compreende a ética dos cristãos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Módulo interdisciplinar do CCFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de cultura e formação cristã - Diocese de Leiria-Fátima, Jan 2019, Leiria, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressurreição. Um modo de vida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de clôture de l’année académique de l’École diocésaine Raisons de l’espérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de cultura e formação cristã - Diocese de Leiria-Fátima, May 2019, Leiria, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O imaginário bíblico e o cristianismo como exegese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Módulo interdisciplinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de cultura e formação cristã - Diocese de Leiria-Fátima, Jun 2019, Leiria, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s love got to do with it? Cristo e o casamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio da Associação de estudantes da Faculdade de teologia «Porque (não) casar?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação de estudantes da Faculdade de teologia (Universidade Católica Portuguesa), Apr 2018, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educar en el perdón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Burguet I Arfelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcísio Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Werneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual Association for Moral Education Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Moral Education, Nov 2018, Barcelona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O dinamismo da incarnação. Linguagens e lugares da vida cristã</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque théologique-pastoral du Diocèse de Leiria-Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de cultura e formação cristã - Diocese de Leiria-Fátima, Oct 2018, Leiria, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sola Traditio. Une théologie du témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université catholique de Louvain, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04568340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une théologie du témoignage. Présentation d'un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Theodoc 2022: Savants ou militants? Crise climatique et avenir de l'humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O caminho de Jacinta, Francisco e Lúcia. Geografia de um itinerário espiritual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fátima, hoje: que sentido?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pedro Valinho Gomes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur.Maître de conférences.Responsable pédagogique du Diplôme Universitaire en théologie I & 2 (antennes), du Diplôme Universitaire Laicité et Aumônerie Religieuse (partie théologique), et des Certificats et Diplôme Universitaire en Théologie Pastorale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pedro-valinho-gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0849-3201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Esprit parle au peuple : Études sur le sensus fidei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parole et silence, A paraître, "Théologie, sciences des religions et société", Olivier Rota</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de Dieu. Une introduction à la théologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Brouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerf, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À partir de la grâce. Recherches théologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Brouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUL - Presses Universitaires de Louvain, 2025, 978-2-39061-576-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sola Traditio. Une théologie du témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Allard. Cerf; Collection Cogitatio Fidei, 2025, 978-2-204-16919-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie. Perspectives et articulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "Théologie, Sciences des Religions et Société", 9782889595754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensar Fátima. Leituras interdisciplinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daniel Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santuário de Fátima, I-II, 2021, 978-989-8418-38-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O espanto de Deus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santuário de Fátima, 2020, 978-989-8418-27-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As pedras da catedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diocese de Leiria-Fátima, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segredo: liturgia de Palavra, silêncio e testemunho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santuário de Fátima, 2018, 978-989-8418-15-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A esperança do perdão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidade Católica Editora, 2013, 9789725403938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Faculté de théologie de Lille : une théologie &amp;quot;en sortie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Izoard-Allaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parole et Silence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Université Catholique de Lille, exemple d'une Eglise en sortie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et Silence, pp.179-194, 2025, 978-2-88959-573-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fragile, le capable et le tout-puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À partir de la grâce. Recherches théologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, 2025, Religare, 978-2-39061-576-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théologie e(s)t herméneutique. Pourquoi la théologie est essentiellement de l’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie. Perspectives et articulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et Silence, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Faculté de théologie de Lille : une théologie ‘‘en sortie’’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Izoard-Allaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Magnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université catholique de Lille, exemple d’une Eglise en sortie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paroles et Silence, pp.179-194, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermeneutics of hope (or : Mr. Paul, are you sure we won’t be disappointed?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romains 5. An exercise in biblical theology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os movimentos laicais e a contemporaneidade líquida. Abordagem teológica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Dimas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">História Global de espiritualidade e mística em Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V (1), pp.En ligne, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O que estás a ver, Igreja? A condição batismal a partir da simbólica de Fátima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segredo: liturgia de Palavra, silêncio e testemunho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santuário de Fátima, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deus morreu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1231), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracia e cristianismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1237), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O homem de branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1232), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobrir o rosto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104 (1238), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Juan é uma perceção?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1230), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O influencer e a testemunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104 (1239), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os ilegais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1235), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O amuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1233), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre a esperança</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1128), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tragédie de Judas. Vers une typologie de la fidélité théologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre européenne sur la formation ecclésiale dans une perspective synodale - Déclaration finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumen Vitae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LXXX (4), pp.458-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Não é questão de padres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1236), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mudança</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1226, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balbúrdia na igreja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1221, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O carro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1219, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semear humanidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (1234), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vigária geral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1216, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escutar o nosso mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1225, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O comando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1222, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fechar a Igreja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1223, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solidão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1224, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creio que creio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (1229), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-manual do perdão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brotéria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 199 (1), pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A liberdade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1220, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bênção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1218, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A carne de Deus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1227, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O falso Messias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1217, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impératif de l’indicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152 (4), pp.395-413. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/rthph152_4_395-413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sarça, o gago e o seu povo: a tradição bíblica como testemunho do (in)dizível</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34632/theologica.2018.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's love got to do with it? Cristo e o casamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, VIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théologie en déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la formation théologique en modèle synodal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecclesialab - UCLouvain, May 2025, Varese, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique du pardon. Au cœur d’une idée biblique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le pardon et la réconciliation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIBED - Faculté de théologie de Lille, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The liquefaction of theology. A critical appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEST - Louvain Encounters of Systematic Theology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of theology of KULeuven, Oct 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dignos de esperar. A atualidade de uma conceção conciliar da pessoa humana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences sur le Vatican II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Cultura Católica - Porto, Nov 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagination du présent. Vers une politique de l’espérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’APTEF « Manières d’espérer d’après Paul Tillich. Crises et communautés : construire du commun aujourd’hui ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APTEF + Faculté de théologie protestante de Bruxelles, May 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capable parce que fragile. À propos d'un Dieu-en-relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde vulnérable et souffrant: chances et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre théologique de Meylan - Grenoble, Jan 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi bon faire de la théologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de rentrée académique de la Faculté de théologie de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de théologie de Lille, Sep 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission brisée : entre soupçon et confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Herméneutique et tradition(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRET - TheoS - Faculté de théologie de Lille, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix de la grâce. Sur la réception catholique de Dietrich Bonhoeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du Service Œcuménique de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Œcuménique de Lille, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation, entre amitié et vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Être amis en vérité ». La vérité peut-elle se passer d’amitié ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Coutel; Olivier Rota; Pascaline Turpin, Apr 2024, Lille (Université catholique de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu au risque du témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remise des diplômes de la Faculté de théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de théologie (Université catholique de Lille), Jan 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfer de l'interprétation. L'enjeu théologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'ouverture du Diplôme Universitaire en théologie (Centre théologique Merlyn-Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alejandro Perez (Centre théologique Merlyn - Grenoble), Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A presença sacramental. Notas para uma ética eucarística</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Jornada de Espiritualidade Reparadora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Fátima, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Christ, révélation et témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Christum Principium Nostrum Esse" - La christologie de Vatican II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ângelo Cardita; Ilaria Morali, Apr 2024, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité de la révélation et le munus interpretandi des témoins (en dialogue avec Karl Barth)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensus fidei : écoute de l'Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Valinho Gomes; Paulo Rodrigues; Benoît de Baenst; Philippe Gagnon, May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites. Approche théologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Interdisciplinaire : Les limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Mission - Lille, Dec 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O perdão no horizonte filosófico pós-Holocausto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aula aberta de Cristianismo e Cultura da Dupla Licenciatura em Direito e Gestão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Direito (Universidade Católica Portuguesa), Nov 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quem manda ao teólogo falar de ecologia ? Sobre os fundamentos de uma ecoteologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Internacional e Interdisciplinar de Teologia e Estudos de Religião do CITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alex Villas-Boas, Jun 2021, Lisboa / Virtual, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoigner à toutes les créatures. Une critique théologique de la sauvegarde de la maison commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReliLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut RSCS - UCLouvain, Feb 2021, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratia quaerens fragilitatem. L’(é)preuve de l’existence de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grâce, vulnérabilité et théologies du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche Écritures et Théologie, Apr 2021, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judas et le tragique de la grâce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Séminaire transversal des doctorants de la Faculté de théologie de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoit Bourgine; Régis Burnet; Mehdi Azaiez, Jun 2021, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deus é uma palavra frágil. Sobre a poética e o método teológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II TEOTOPIAS: A Violenta escuridão de se abeirar da luz [Daniel Faria]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cátedra Poesia e Transcendência Sophia de Mello Breyner Andersen (Universidade Católica de Portugal), Nov 2021, Porto (Universidade Católica Portuguesa), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contradicting dogmas: a praise of tension in theological definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leuven Encounters of Systematic Theology XIII: Dissenting Church: Exploring the Theological Power of Conflict and Disagreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Judith Gruber; Michael Schüßler, Oct 2021, Leuven (KULeuven), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté à Gethsémani : peut-on se passer de cette coupe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session théologique 2021 : Liberté chrétienne, responsabilité citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoit Bourgine, Aug 2021, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alguém compreende a ética dos cristãos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Módulo interdisciplinar do CCFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de cultura e formação cristã - Diocese de Leiria-Fátima, Jan 2019, Leiria, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing tourism pilgrimages at holy places. The Fatima case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference of Emerging Tourism Destinations on « Peace, harmony and fellowship: faith-based tourism development »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gouvernement de Timor oriental; USAID’s Tourism For All Projects, May 2019, Dili, Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diálogos em silêncio. O desejo do Deus minúsculo na obra poética por escrever de Francisco Marto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A poética de Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cátedra de Poesia e Transcendência Sophia de Mello Breyner Andersen (Universidade Católica Portuguesa), May 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressurreição. Um modo de vida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de clôture de l’année académique de l’École diocésaine Raisons de l’espérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de cultura e formação cristã - Diocese de Leiria-Fátima, May 2019, Leiria, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O imaginário bíblico e o cristianismo como exegese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Módulo interdisciplinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de cultura e formação cristã - Diocese de Leiria-Fátima, Jun 2019, Leiria, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O dinamismo da incarnação. Linguagens e lugares da vida cristã</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque théologique-pastoral du Diocèse de Leiria-Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de cultura e formação cristã - Diocese de Leiria-Fátima, Oct 2018, Leiria, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s love got to do with it? Cristo e o casamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio da Associação de estudantes da Faculdade de teologia «Porque (não) casar?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação de estudantes da Faculdade de teologia (Universidade Católica Portuguesa), Apr 2018, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educar en el perdón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Burguet I Arfelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcísio Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Werneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual Association for Moral Education Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Moral Education, Nov 2018, Barcelona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sola Traditio. Une théologie du témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université catholique de Louvain, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04568340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une théologie du témoignage. Présentation d'un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Theodoc 2022: Savants ou militants? Crise climatique et avenir de l'humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O caminho de Jacinta, Francisco e Lúcia. Geografia de um itinerário espiritual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fátima, hoje: que sentido?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A08FA638"/>
+    <w:nsid w:val="EFF14EDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-valinho-gomes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0849-3201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gagnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valinho Gomes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Baenst" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811438v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Brouwer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811408v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/La-rationalite-de-la-theologie-perspectives-et-articulations_oeuvre_13119.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343150v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daniel Duarte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vialle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rota" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Izoard-Allaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Leblanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434626v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05184531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Badiali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Baldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Becker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Becquart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851293v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851283v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343003v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/rthph152_4_395-413" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343042v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34632/theologica.2018.29" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438335v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438333v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438344v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901665v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568344v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568372v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568377v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568353v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568356v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568366v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568361v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568360v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568367v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Azevedo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Burguet I Arfelis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarc&#237;sio Pinto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Werneck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04568340v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-valinho-gomes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0849-3201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gagnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valinho Gomes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Baenst" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811438v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Brouwer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811408v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/La-rationalite-de-la-theologie-perspectives-et-articulations_oeuvre_13119.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343150v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daniel Duarte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05184531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rota" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Izoard-Allaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Leblanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vialle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811481v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Badiali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Baldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Becker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Becquart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851296v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851282v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438381v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343003v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/rthph152_4_395-413" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343042v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34632/theologica.2018.29" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438335v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568372v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568377v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568353v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568356v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568365v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568361v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568360v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568367v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Azevedo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Burguet I Arfelis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarc&#237;sio Pinto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Werneck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04568340v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>