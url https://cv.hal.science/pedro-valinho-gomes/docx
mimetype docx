--- v1 (2026-04-06)
+++ v2 (2026-05-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pedro Valinho Gomes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur.Maître de conférences.Responsable pédagogique du Diplôme Universitaire en théologie I & 2 (antennes), du Diplôme Universitaire Laicité et Aumônerie Religieuse (partie théologique), et des Certificats et Diplôme Universitaire en Théologie Pastorale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pedro-valinho-gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0849-3201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Esprit parle au peuple : Études sur le sensus fidei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parole et silence, A paraître, "Théologie, sciences des religions et société", Olivier Rota</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de Dieu. Une introduction à la théologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Brouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerf, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À partir de la grâce. Recherches théologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Brouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUL - Presses Universitaires de Louvain, 2025, 978-2-39061-576-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sola Traditio. Une théologie du témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Allard. Cerf; Collection Cogitatio Fidei, 2025, 978-2-204-16919-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie. Perspectives et articulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "Théologie, Sciences des Religions et Société", 9782889595754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensar Fátima. Leituras interdisciplinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daniel Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santuário de Fátima, I-II, 2021, 978-989-8418-38-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O espanto de Deus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santuário de Fátima, 2020, 978-989-8418-27-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As pedras da catedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diocese de Leiria-Fátima, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segredo: liturgia de Palavra, silêncio e testemunho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santuário de Fátima, 2018, 978-989-8418-15-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A esperança do perdão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidade Católica Editora, 2013, 9789725403938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Faculté de théologie de Lille : une théologie &amp;quot;en sortie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Izoard-Allaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parole et Silence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Université Catholique de Lille, exemple d'une Eglise en sortie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et Silence, pp.179-194, 2025, 978-2-88959-573-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fragile, le capable et le tout-puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À partir de la grâce. Recherches théologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, 2025, Religare, 978-2-39061-576-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théologie e(s)t herméneutique. Pourquoi la théologie est essentiellement de l’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie. Perspectives et articulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et Silence, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Faculté de théologie de Lille : une théologie ‘‘en sortie’’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Izoard-Allaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Magnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université catholique de Lille, exemple d’une Eglise en sortie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paroles et Silence, pp.179-194, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermeneutics of hope (or : Mr. Paul, are you sure we won’t be disappointed?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romains 5. An exercise in biblical theology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os movimentos laicais e a contemporaneidade líquida. Abordagem teológica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Dimas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">História Global de espiritualidade e mística em Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V (1), pp.En ligne, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O que estás a ver, Igreja? A condição batismal a partir da simbólica de Fátima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segredo: liturgia de Palavra, silêncio e testemunho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santuário de Fátima, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deus morreu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1231), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracia e cristianismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1237), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O homem de branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1232), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobrir o rosto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104 (1238), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Juan é uma perceção?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1230), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O influencer e a testemunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104 (1239), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os ilegais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1235), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O amuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1233), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre a esperança</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1128), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tragédie de Judas. Vers une typologie de la fidélité théologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre européenne sur la formation ecclésiale dans une perspective synodale - Déclaration finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumen Vitae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LXXX (4), pp.458-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Não é questão de padres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1236), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mudança</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1226, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balbúrdia na igreja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1221, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O carro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1219, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semear humanidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (1234), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vigária geral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1216, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escutar o nosso mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1225, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O comando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1222, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fechar a Igreja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1223, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solidão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1224, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creio que creio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (1229), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-manual do perdão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brotéria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 199 (1), pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A liberdade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1220, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bênção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1218, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A carne de Deus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1227, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O falso Messias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1217, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impératif de l’indicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152 (4), pp.395-413. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/rthph152_4_395-413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sarça, o gago e o seu povo: a tradição bíblica como testemunho do (in)dizível</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34632/theologica.2018.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's love got to do with it? Cristo e o casamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, VIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théologie en déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la formation théologique en modèle synodal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecclesialab - UCLouvain, May 2025, Varese, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique du pardon. Au cœur d’une idée biblique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le pardon et la réconciliation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIBED - Faculté de théologie de Lille, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The liquefaction of theology. A critical appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEST - Louvain Encounters of Systematic Theology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of theology of KULeuven, Oct 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dignos de esperar. A atualidade de uma conceção conciliar da pessoa humana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences sur le Vatican II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Cultura Católica - Porto, Nov 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagination du présent. Vers une politique de l’espérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’APTEF « Manières d’espérer d’après Paul Tillich. Crises et communautés : construire du commun aujourd’hui ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APTEF + Faculté de théologie protestante de Bruxelles, May 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capable parce que fragile. À propos d'un Dieu-en-relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde vulnérable et souffrant: chances et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre théologique de Meylan - Grenoble, Jan 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi bon faire de la théologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de rentrée académique de la Faculté de théologie de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de théologie de Lille, Sep 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission brisée : entre soupçon et confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Herméneutique et tradition(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRET - TheoS - Faculté de théologie de Lille, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix de la grâce. Sur la réception catholique de Dietrich Bonhoeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du Service Œcuménique de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Œcuménique de Lille, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation, entre amitié et vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Être amis en vérité ». La vérité peut-elle se passer d’amitié ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Coutel; Olivier Rota; Pascaline Turpin, Apr 2024, Lille (Université catholique de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu au risque du témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remise des diplômes de la Faculté de théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de théologie (Université catholique de Lille), Jan 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfer de l'interprétation. L'enjeu théologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'ouverture du Diplôme Universitaire en théologie (Centre théologique Merlyn-Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alejandro Perez (Centre théologique Merlyn - Grenoble), Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A presença sacramental. Notas para uma ética eucarística</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Jornada de Espiritualidade Reparadora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Fátima, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Christ, révélation et témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Christum Principium Nostrum Esse" - La christologie de Vatican II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ângelo Cardita; Ilaria Morali, Apr 2024, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité de la révélation et le munus interpretandi des témoins (en dialogue avec Karl Barth)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensus fidei : écoute de l'Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Valinho Gomes; Paulo Rodrigues; Benoît de Baenst; Philippe Gagnon, May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites. Approche théologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Interdisciplinaire : Les limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Mission - Lille, Dec 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O perdão no horizonte filosófico pós-Holocausto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aula aberta de Cristianismo e Cultura da Dupla Licenciatura em Direito e Gestão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Direito (Universidade Católica Portuguesa), Nov 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quem manda ao teólogo falar de ecologia ? Sobre os fundamentos de uma ecoteologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Internacional e Interdisciplinar de Teologia e Estudos de Religião do CITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alex Villas-Boas, Jun 2021, Lisboa / Virtual, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoigner à toutes les créatures. Une critique théologique de la sauvegarde de la maison commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReliLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut RSCS - UCLouvain, Feb 2021, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratia quaerens fragilitatem. L’(é)preuve de l’existence de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grâce, vulnérabilité et théologies du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche Écritures et Théologie, Apr 2021, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judas et le tragique de la grâce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Séminaire transversal des doctorants de la Faculté de théologie de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoit Bourgine; Régis Burnet; Mehdi Azaiez, Jun 2021, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deus é uma palavra frágil. Sobre a poética e o método teológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II TEOTOPIAS: A Violenta escuridão de se abeirar da luz [Daniel Faria]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cátedra Poesia e Transcendência Sophia de Mello Breyner Andersen (Universidade Católica de Portugal), Nov 2021, Porto (Universidade Católica Portuguesa), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contradicting dogmas: a praise of tension in theological definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leuven Encounters of Systematic Theology XIII: Dissenting Church: Exploring the Theological Power of Conflict and Disagreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Judith Gruber; Michael Schüßler, Oct 2021, Leuven (KULeuven), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté à Gethsémani : peut-on se passer de cette coupe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session théologique 2021 : Liberté chrétienne, responsabilité citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoit Bourgine, Aug 2021, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alguém compreende a ética dos cristãos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Módulo interdisciplinar do CCFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de cultura e formação cristã - Diocese de Leiria-Fátima, Jan 2019, Leiria, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing tourism pilgrimages at holy places. The Fatima case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference of Emerging Tourism Destinations on « Peace, harmony and fellowship: faith-based tourism development »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gouvernement de Timor oriental; USAID’s Tourism For All Projects, May 2019, Dili, Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diálogos em silêncio. O desejo do Deus minúsculo na obra poética por escrever de Francisco Marto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A poética de Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cátedra de Poesia e Transcendência Sophia de Mello Breyner Andersen (Universidade Católica Portuguesa), May 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressurreição. Um modo de vida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de clôture de l’année académique de l’École diocésaine Raisons de l’espérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de cultura e formação cristã - Diocese de Leiria-Fátima, May 2019, Leiria, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O imaginário bíblico e o cristianismo como exegese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Módulo interdisciplinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de cultura e formação cristã - Diocese de Leiria-Fátima, Jun 2019, Leiria, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O dinamismo da incarnação. Linguagens e lugares da vida cristã</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque théologique-pastoral du Diocèse de Leiria-Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de cultura e formação cristã - Diocese de Leiria-Fátima, Oct 2018, Leiria, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s love got to do with it? Cristo e o casamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio da Associação de estudantes da Faculdade de teologia «Porque (não) casar?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação de estudantes da Faculdade de teologia (Universidade Católica Portuguesa), Apr 2018, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educar en el perdón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Burguet I Arfelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcísio Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Werneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual Association for Moral Education Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Moral Education, Nov 2018, Barcelona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sola Traditio. Une théologie du témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université catholique de Louvain, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04568340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une théologie du témoignage. Présentation d'un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Theodoc 2022: Savants ou militants? Crise climatique et avenir de l'humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O caminho de Jacinta, Francisco e Lúcia. Geografia de um itinerário espiritual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fátima, hoje: que sentido?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pedro Valinho Gomes </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur.Maître de conférences.Responsable pédagogique du Diplôme Universitaire en théologie I & 2 (antennes), du Diplôme Universitaire Laicité et Aumônerie Religieuse (partie théologique), et des Certificats et Diplôme Universitaire en Théologie Pastorale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pedro-valinho-gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0849-3201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herméneutique et tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parole et silence, A paraître, "Théologie, Sciences des religions et Société", Olivier Rota</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Esprit parle au peuple : Études sur le sensus fidei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parole et silence, A paraître, "Théologie, sciences des religions et société", Olivier Rota</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de Dieu. Une introduction à la théologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Brouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerf, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie. Perspectives et articulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole et Silence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, "Théologie, Sciences des Religions et Société", 9782889595754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À partir de la grâce. Recherches théologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Brouwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUL - Presses Universitaires de Louvain, 2025, 978-2-39061-576-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sola Traditio. Une théologie du témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maxime Allard. Cerf; Collection Cogitatio Fidei, 2025, 978-2-204-16919-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensar Fátima. Leituras interdisciplinares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Daniel Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santuário de Fátima, I-II, 2021, 978-989-8418-38-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O espanto de Deus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santuário de Fátima, 2020, 978-989-8418-27-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As pedras da catedral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diocese de Leiria-Fátima, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segredo: liturgia de Palavra, silêncio e testemunho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santuário de Fátima, 2018, 978-989-8418-15-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A esperança do perdão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidade Católica Editora, 2013, 9789725403938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix de la grâce. Sur la réception catholique de Dietrich Bonhoeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du Service Œcuménique de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Œcuménique de Lille, Nov 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théologie en déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur la formation théologique en modèle synodal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecclesialab - UCLouvain, May 2025, Varese, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique du pardon. Au cœur d’une idée biblique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le pardon et la réconciliation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIBED - Faculté de théologie de Lille, Oct 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The liquefaction of theology. A critical appraisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEST - Louvain Encounters of Systematic Theology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of theology of KULeuven, Oct 2025, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dignos de esperar. A atualidade de uma conceção conciliar da pessoa humana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences sur le Vatican II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Cultura Católica - Porto, Nov 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagination du présent. Vers une politique de l’espérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’APTEF « Manières d’espérer d’après Paul Tillich. Crises et communautés : construire du commun aujourd’hui ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APTEF + Faculté de théologie protestante de Bruxelles, May 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capable parce que fragile. À propos d'un Dieu-en-relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde vulnérable et souffrant: chances et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre théologique de Meylan - Grenoble, Jan 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quoi bon faire de la théologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de rentrée académique de la Faculté de théologie de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de théologie de Lille, Sep 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission brisée : entre soupçon et confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Herméneutique et tradition(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRET - TheoS - Faculté de théologie de Lille, Apr 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Christ, révélation et témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Christum Principium Nostrum Esse" - La christologie de Vatican II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ângelo Cardita; Ilaria Morali, Apr 2024, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actualité de la révélation et le munus interpretandi des témoins (en dialogue avec Karl Barth)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensus fidei : écoute de l'Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Valinho Gomes; Paulo Rodrigues; Benoît de Baenst; Philippe Gagnon, May 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation, entre amitié et vérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Être amis en vérité ». La vérité peut-elle se passer d’amitié ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles Coutel; Olivier Rota; Pascaline Turpin, Apr 2024, Lille (Université catholique de Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu au risque du témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remise des diplômes de la Faculté de théologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de théologie (Université catholique de Lille), Jan 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A presença sacramental. Notas para uma ética eucarística</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Jornada de Espiritualidade Reparadora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Fátima, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfer de l'interprétation. L'enjeu théologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'ouverture du Diplôme Universitaire en théologie (Centre théologique Merlyn-Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alejandro Perez (Centre théologique Merlyn - Grenoble), Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O perdão no horizonte filosófico pós-Holocausto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aula aberta de Cristianismo e Cultura da Dupla Licenciatura em Direito e Gestão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Direito (Universidade Católica Portuguesa), Nov 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites. Approche théologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Interdisciplinaire : Les limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Mission - Lille, Dec 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté à Gethsémani : peut-on se passer de cette coupe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session théologique 2021 : Liberté chrétienne, responsabilité citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoit Bourgine, Aug 2021, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoigner à toutes les créatures. Une critique théologique de la sauvegarde de la maison commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReliLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut RSCS - UCLouvain, Feb 2021, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quem manda ao teólogo falar de ecologia ? Sobre os fundamentos de uma ecoteologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Internacional e Interdisciplinar de Teologia e Estudos de Religião do CITER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alex Villas-Boas, Jun 2021, Lisboa / Virtual, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratia quaerens fragilitatem. L’(é)preuve de l’existence de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grâce, vulnérabilité et théologies du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche Écritures et Théologie, Apr 2021, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judas et le tragique de la grâce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Séminaire transversal des doctorants de la Faculté de théologie de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benoit Bourgine; Régis Burnet; Mehdi Azaiez, Jun 2021, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deus é uma palavra frágil. Sobre a poética e o método teológico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II TEOTOPIAS: A Violenta escuridão de se abeirar da luz [Daniel Faria]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cátedra Poesia e Transcendência Sophia de Mello Breyner Andersen (Universidade Católica de Portugal), Nov 2021, Porto (Universidade Católica Portuguesa), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contradicting dogmas: a praise of tension in theological definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leuven Encounters of Systematic Theology XIII: Dissenting Church: Exploring the Theological Power of Conflict and Disagreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Judith Gruber; Michael Schüßler, Oct 2021, Leuven (KULeuven), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing tourism pilgrimages at holy places. The Fatima case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference of Emerging Tourism Destinations on « Peace, harmony and fellowship: faith-based tourism development »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gouvernement de Timor oriental; USAID’s Tourism For All Projects, May 2019, Dili, Timor-Leste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diálogos em silêncio. O desejo do Deus minúsculo na obra poética por escrever de Francisco Marto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A poética de Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cátedra de Poesia e Transcendência Sophia de Mello Breyner Andersen (Universidade Católica Portuguesa), May 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alguém compreende a ética dos cristãos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Módulo interdisciplinar do CCFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de cultura e formação cristã - Diocese de Leiria-Fátima, Jan 2019, Leiria, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressurreição. Um modo de vida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de clôture de l’année académique de l’École diocésaine Raisons de l’espérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de cultura e formação cristã - Diocese de Leiria-Fátima, May 2019, Leiria, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O imaginário bíblico e o cristianismo como exegese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Módulo interdisciplinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de cultura e formação cristã - Diocese de Leiria-Fátima, Jun 2019, Leiria, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O dinamismo da incarnação. Linguagens e lugares da vida cristã</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque théologique-pastoral du Diocèse de Leiria-Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de cultura e formação cristã - Diocese de Leiria-Fátima, Oct 2018, Leiria, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educar en el perdón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Burguet I Arfelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarcísio Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Werneck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual Association for Moral Education Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Moral Education, Nov 2018, Barcelona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s love got to do with it? Cristo e o casamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colóquio da Associação de estudantes da Faculdade de teologia «Porque (não) casar?»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação de estudantes da Faculdade de teologia (Universidade Católica Portuguesa), Apr 2018, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fragile, le capable et le tout-puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Louvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À partir de la grâce. Recherches théologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, 2025, Religare, 978-2-39061-576-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Faculté de théologie de Lille : une théologie ‘‘en sortie’’ »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Izoard-Allaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Magnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université catholique de Lille, exemple d’une Eglise en sortie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paroles et Silence, pp.179-194, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermeneutics of hope (or : Mr. Paul, are you sure we won’t be disappointed?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romains 5. An exercise in biblical theology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théologie e(s)t herméneutique. Pourquoi la théologie est essentiellement de l’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalité de la théologie. Perspectives et articulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et Silence, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Faculté de théologie de Lille : une théologie &amp;quot;en sortie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Izoard-Allaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Baenst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parole et Silence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Université Catholique de Lille, exemple d'une Eglise en sortie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parole et Silence, pp.179-194, 2025, 978-2-88959-573-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os movimentos laicais e a contemporaneidade líquida. Abordagem teológica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Dimas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">História Global de espiritualidade e mística em Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V (1), pp.En ligne, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O que estás a ver, Igreja? A condição batismal a partir da simbólica de Fátima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segredo: liturgia de Palavra, silêncio e testemunho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santuário de Fátima, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democracia e cristianismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1237), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O homem de branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1232), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobrir o rosto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104 (1238), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Juan é uma perceção?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1230), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deus morreu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1231), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O influencer e a testemunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 104 (1239), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os ilegais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1235), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O amuo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1233), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre européenne sur la formation ecclésiale dans une perspective synodale - Déclaration finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Badiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumen Vitae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LXXX (4), pp.458-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre a esperança</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1128), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tragédie de Judas. Vers une typologie de la fidélité théologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Não é questão de padres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103 (1236), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bênção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1218, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O falso Messias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1217, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A carne de Deus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1227, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O comando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1222, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fechar a Igreja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1223, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semear humanidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (1234), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vigária geral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1216, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escutar o nosso mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1225, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mudança</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1226, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balbúrdia na igreja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1221, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O carro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1219, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creio que creio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (1229), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solidão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1224, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-manual do perdão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brotéria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 199 (1), pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A liberdade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voz da Fátima</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1220, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impératif de l’indicatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152 (4), pp.395-413. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47421/rthph152_4_395-413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sarça, o gago e o seu povo: a tradição bíblica como testemunho do (in)dizível</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34632/theologica.2018.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's love got to do with it? Cristo e o casamento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, VIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sola Traditio. Une théologie du témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université catholique de Louvain, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04568340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une théologie du témoignage. Présentation d'un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Theodoc 2022: Savants ou militants? Crise climatique et avenir de l'humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Louvain-la-Neuve (Université Catholique de Louvain), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O caminho de Jacinta, Francisco e Lúcia. Geografia de um itinerário espiritual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Valinho Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fátima, hoje: que sentido?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFF14EDB"/>
+    <w:nsid w:val="2EF945AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-valinho-gomes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0849-3201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gagnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valinho Gomes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Baenst" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811438v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Brouwer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811443v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811408v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/La-rationalite-de-la-theologie-perspectives-et-articulations_oeuvre_13119.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343150v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daniel Duarte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05184531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rota" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Izoard-Allaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Leblanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vialle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811481v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436693v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438379v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Badiali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Baldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Becker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Becquart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851296v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851282v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438381v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343003v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/rthph152_4_395-413" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343042v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34632/theologica.2018.29" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438335v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438328v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568372v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568373v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568377v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568353v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568356v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568366v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568365v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568361v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568360v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568367v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Azevedo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Burguet I Arfelis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarc&#237;sio Pinto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Werneck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04568340v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pedro-valinho-gomes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0849-3201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05598593v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gagnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Baenst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Valinho Gomes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811438v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Brouwer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811450v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/La-rationalite-de-la-theologie-perspectives-et-articulations_oeuvre_13119.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daniel Duarte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343024v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343065v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343107v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438348v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438353v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811510v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568371v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568352v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568356v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568348v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568361v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568367v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Azevedo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Burguet I Arfelis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarc&#237;sio Pinto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Werneck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vialle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rota" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Izoard-Allaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Leblanc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05184531v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343128v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438371v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438384v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Badiali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Baldi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Becker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Becquart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438361v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851265v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851301v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851286v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438381v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851263v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851296v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851282v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851271v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438364v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04811462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851274v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343003v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/rthph152_4_395-413" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34632/theologica.2018.29" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343136v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04568340v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04568341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04343119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>