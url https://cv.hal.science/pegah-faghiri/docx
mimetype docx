--- v0 (2026-04-02)
+++ v1 (2026-05-01)
@@ -775,222 +775,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution méthodologique à l’étude de l’ordre des mots : jugements d’acceptabilité et complétion de phrases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntaxe quantitative et expérimentale : objets et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Bîlbîie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thuilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, https://www.cairn.info/revue-langages-2021-3-page-25.htm?contenu=article, N° 223 (3), pp.25-42. </w:t>
+              <w:t xml:space="preserve">, 2021, N°223 (3), pp.7-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lang.223.0025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lang.223.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330925v1</w:t>
+                <w:t xml:space="preserve">hal-04330889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntaxe quantitative et expérimentale : objets et méthodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution méthodologique à l’étude de l’ordre des mots : jugements d’acceptabilité et complétion de phrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thuilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N°223 (3), pp.7-24. </w:t>
+              <w:t xml:space="preserve">, 2021, https://www.cairn.info/revue-langages-2021-3-page-25.htm?contenu=article, N° 223 (3), pp.25-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lang.223.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lang.223.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330889v1</w:t>
+                <w:t xml:space="preserve">hal-04330925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corpus-based description of cleft constructions in Persian</w:t>
               </w:r>
@@ -1935,51 +1935,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Societas Linguistica Europaea (SLE)</w:t>
+              <w:t xml:space="preserve">SLE - Societas Linguistica Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bordeaux Montaigne, Aug 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2279,312 +2279,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04027482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(S)OV ou (S)VO ? L’ordre canonique en arménien oriental moderne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Word Order Variation in Kurmanji Ditransitive Constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Shariatmadari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Faghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance mensuelle de la Société de Linguistique de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Linguistique de Paris, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">The Fifth International Conference on Kurdish Linguistics (ICKL5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, treffpunkt sprachen - Plurilingualism Research Unit; University of Graz, Sep 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04036652v1</w:t>
+                <w:t xml:space="preserve">halshs-04940315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word Order Variation in Kurmanji Ditransitive Constructions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Word order variation in Kurmanji ditransitive constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Shariatmadari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference on Kurdish Linguistics (ICKL5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, treffpunkt sprachen - Plurilingualism Research Unit; University of Graz, Sep 2021, Graz, Austria</w:t>
+              <w:t xml:space="preserve">The 5th International Conference on Kurdish Linguistics (ICKL-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04940315v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04027501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word order variation in Kurmanji ditransitive constructions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milad Shariatmadari</w:t>
+                <w:t xml:space="preserve">(S)OV ou (S)VO ? L’ordre canonique en arménien oriental moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pollet Samvelian</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Kurdish Linguistics (ICKL-5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Séance mensuelle de la Société de Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Linguistique de Paris, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04027501v1</w:t>
+                <w:t xml:space="preserve">halshs-04036652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the advantages of sentence production paradigms in the study of constituent ordering preferences</w:t>
               </w:r>
@@ -3333,273 +3333,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01429403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">جایگاه مفعول مستقیم در فارسی: بررسی داده‌بنیاد</w:t>
+                <w:t xml:space="preserve">An empirical approach to the syntactic position of the DO in Persian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st National Conference on Semantics and Syntax of Iranian Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Tehran, Apr 2014, Tehran, Iran. pp. 61-74</w:t>
+              <w:t xml:space="preserve">6th International Conference on Iranian Linguistics (ICIL6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Tbilissi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01220401v1</w:t>
+                <w:t xml:space="preserve">halshs-01241698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical approach to the syntactic position of the DO in Persian</w:t>
+                <w:t xml:space="preserve">How much is determined by Syntax? An empirical Approach to the Position of the Direct Object in Persian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Iranian Linguistics (ICIL6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Tbilissi, Georgia</w:t>
+              <w:t xml:space="preserve">9th Iranian Conference on Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Allameh TabatabaI University, Department of Linguistics Feb 2015, Tehran, Iran. pp. 1419-1435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01241698v1</w:t>
+                <w:t xml:space="preserve">halshs-01220381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much is determined by Syntax? An empirical Approach to the Position of the Direct Object in Persian</w:t>
+                <w:t xml:space="preserve">جایگاه مفعول مستقیم در فارسی: بررسی داده‌بنیاد</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Iranian Conference on Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Allameh TabatabaI University, Department of Linguistics Feb 2015, Tehran, Iran. pp. 1419-1435</w:t>
+              <w:t xml:space="preserve">1st National Conference on Semantics and Syntax of Iranian Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tehran, Apr 2014, Tehran, Iran. pp. 61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01220381v2</w:t>
+                <w:t xml:space="preserve">halshs-01220401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibility and Word Order: The Case of Ditransitive Constructions in Persian</w:t>
               </w:r>
@@ -4002,51 +4002,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01480110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de ressources pour le persan: PerLex2, nouveau lexique morphologique et MElt_fa, étiqueteur morphosyntaxique</w:t>
+                <w:t xml:space="preserve">Développement de ressources pour le persan: le nouveau lexique morphologique \perlex 2 et l'étiqueteur morphosyntaxique \meltfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
@@ -4064,97 +4064,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011</w:t>
+              <w:t xml:space="preserve">Actes de TALN 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00751630v1</w:t>
+                <w:t xml:space="preserve">halshs-01441123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de ressources pour le persan: le nouveau lexique morphologique \perlex 2 et l'étiqueteur morphosyntaxique \meltfa</w:t>
+                <w:t xml:space="preserve">Développement de ressources pour le persan : le nouveau lexique morphologique PerLex 2 et l'étiqueteur morphosyntaxique MElt-fa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
@@ -4172,97 +4172,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de TALN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">TALN 2011 - Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01441123v1</w:t>
+                <w:t xml:space="preserve">inria-00614710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de ressources pour le persan : le nouveau lexique morphologique PerLex 2 et l'étiqueteur morphosyntaxique MElt-fa</w:t>
+                <w:t xml:space="preserve">A new morphological lexicon and a POS tagger for the Persian Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
@@ -4280,97 +4280,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011 - Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference in Iranian Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00614710v1</w:t>
+                <w:t xml:space="preserve">inria-00614711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new morphological lexicon and a POS tagger for the Persian Language</w:t>
+                <w:t xml:space="preserve">Développement de ressources pour le persan: PerLex2, nouveau lexique morphologique et MElt_fa, étiqueteur morphosyntaxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
@@ -4388,73 +4388,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Iranian Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">TALN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00614711v1</w:t>
+                <w:t xml:space="preserve">halshs-00751630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some issues in the morphological analysis of nominal plurals in Persian</w:t>
               </w:r>
@@ -4997,204 +4997,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object ordering in Persian: a corpus-based study</w:t>
+                <w:t xml:space="preserve">Heaviness in a Verb-final Language: Evidence from Persian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic Evidence 2013 - Berlin Special </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Berlin, Germany. , 2013</w:t>
+              <w:t xml:space="preserve">AMLaP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marseille, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01429405v1</w:t>
+                <w:t xml:space="preserve">halshs-01131210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heaviness in a Verb-final Language: Evidence from Persian</w:t>
+                <w:t xml:space="preserve">Object ordering in Persian: a corpus-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMLaP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marseille, France. 2013</w:t>
+              <w:t xml:space="preserve">Linguistic Evidence 2013 - Berlin Special </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Berlin, Germany. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01131210v1</w:t>
+                <w:t xml:space="preserve">halshs-01429405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5456,51 +5456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01429416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2023-0235" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Walker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Lier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.21077.wal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opli-2022-0271" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Samvelian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2021-0013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela B&#238;lb&#238;ie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tlr-2022-2097" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina Molochieva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2022-2036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.223.0025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.223.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278096v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05201009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559840v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxford.universitypressscholarship.com/view/10.1093/oso/9780198793205.001.0001/oso-9780198793205-chapter-15" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198793205.003.0015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cssp.cnrs.fr/eiss10/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis da Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Shariatmadari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02721954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02720181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184614008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/bls.v39i1.3882" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429403v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220401v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220381v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240257v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra El Ayari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Walther" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441123v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614710v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480080v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duvallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02605180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02604893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01429416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2023-0235" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Walker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Lier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.21077.wal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opli-2022-0271" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Samvelian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2021-0013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela B&#238;lb&#238;ie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tlr-2022-2097" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina Molochieva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2022-2036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330889v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.223.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.223.0025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278096v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05201009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559840v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxford.universitypressscholarship.com/view/10.1093/oso/9780198793205.001.0001/oso-9780198793205-chapter-15" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198793205.003.0015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cssp.cnrs.fr/eiss10/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis da Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Shariatmadari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027501v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02721954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02720181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184614008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/bls.v39i1.3882" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429403v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220381v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220401v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240257v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra El Ayari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Walther" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480080v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duvallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02605180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02604893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429405v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>