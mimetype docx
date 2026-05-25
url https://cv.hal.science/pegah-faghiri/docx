--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -169,51 +169,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01429416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -281,974 +281,1065 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argument indexing in Kamang</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subject realization in Uruangnirin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Faghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Walker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eva van Lier</w:t>
+                <w:t xml:space="preserve">Eline Visser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/sl.21077.wal⟩</w:t>
+              <w:t xml:space="preserve">STUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 78 (4), pp.573-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/stuf-2025-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936618v1</w:t>
+                <w:t xml:space="preserve">hal-05618150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Lexical constraints in grammar: Minority verb classes and restricted alternations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Argument indexing in Kamang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva van Lier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/opli-2022-0271⟩</w:t>
+              <w:t xml:space="preserve">Studies in Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (2), pp.287-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/sl.21077.wal⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936621v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The persistence of SVO: The case of Modern Eastern Armenian</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pollet Samvelian</w:t>
+                <w:t xml:space="preserve">Introduction to Lexical constraints in grammar: Minority verb classes and restricted alternations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ling-2021-0013⟩</w:t>
+              <w:t xml:space="preserve">Open Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.459-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/opli-2022-0271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03933804v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental perspective on embedded gapping in Persian</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The persistence of SVO: The case of Modern Eastern Armenian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollet Samvelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Faghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Bîlbîie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pegah Faghiri</w:t>
+                <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (3), pp.557-586. </w:t>
+              <w:t xml:space="preserve">Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/tlr-2022-2097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ling-2021-0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936619v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03933804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-absolutive constructions in Chechen</w:t>
+                <w:t xml:space="preserve">An experimental perspective on embedded gapping in Persian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zarina Molochieva</w:t>
+                <w:t xml:space="preserve">Gabriela Bîlbîie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva van Lier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Linguistica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (2), pp.325-349. </w:t>
+              <w:t xml:space="preserve">Linguistic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (3), pp.557-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/flin-2022-2036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/tlr-2022-2097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936620v1</w:t>
+                <w:t xml:space="preserve">hal-04936619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntaxe quantitative et expérimentale : objets et méthodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Bîlbîie</w:t>
+                <w:t xml:space="preserve">Bi-absolutive constructions in Chechen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zarina Molochieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Thuilier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva van Lier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N°223 (3), pp.7-24. </w:t>
+              <w:t xml:space="preserve">Folia Linguistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.325-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lang.223.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/flin-2022-2036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330889v1</w:t>
+                <w:t xml:space="preserve">hal-04936620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution méthodologique à l’étude de l’ordre des mots : jugements d’acceptabilité et complétion de phrases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntaxe quantitative et expérimentale : objets et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Bîlbîie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thuilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, https://www.cairn.info/revue-langages-2021-3-page-25.htm?contenu=article, N° 223 (3), pp.25-42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lang.223.0025⟩</w:t>
+              <w:t xml:space="preserve">, 2021, N°223 (3), pp.7-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.223.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330925v1</w:t>
+                <w:t xml:space="preserve">hal-04330889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A corpus-based description of cleft constructions in Persian</w:t>
+                <w:t xml:space="preserve">Contribution méthodologique à l’étude de l’ordre des mots : jugements d’acceptabilité et complétion de phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pollet Samvelian</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Thuilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faits de langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://www.cairn.info/revue-langages-2021-3-page-25.htm?contenu=article, N° 223 (3), pp.25-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.223.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/19589514-05201009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02278096v1</w:t>
+                <w:t xml:space="preserve">hal-04330925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word order preferences and the effect of phrasal length in SOV languages: evidence from sentence production in Persian</w:t>
+                <w:t xml:space="preserve">A corpus-based description of cleft constructions in Persian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 52 (1), pp.183-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19589514-05201009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/gjgl.1078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02559840v2</w:t>
+                <w:t xml:space="preserve">halshs-02278096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Word order preferences and the effect of phrasal length in SOV languages: evidence from sentence production in Persian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Faghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollet Samvelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/gjgl.1078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559840v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Persian Complex Predicates: How Compositional Are They?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semantics‐Syntax Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (1), pp.43-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01136825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1258,206 +1349,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical constraints in grammar: Minority verb classes and restricted alternations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (1), 2023, Special Issue: Lexical constraints in grammar: Minority verb classes and restricted alternations, edited by Pegah Faghiri and Katherine Walker</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntaxe expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Bîlbîie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thuilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 223 (3), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1467,408 +1558,408 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The issue of &amp;quot;separability&amp;quot; in Persian complex predicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berthold Crysmann, Manfred Sailer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One-to-many relations in morphology, syntax and semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Language Science Press, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02150964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language ideologies and attitudes towards Arabic in contemporary Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ana Deumert; Anne Storch; Nick Shepherd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colonial and Decolonial Linguistics, Knowledges and Epistemes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9780198793205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oso/9780198793205.003.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a canonical order in Persian ditransitive constructions? Corpus based and experimental studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnes Korn; Andrej Malchukov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ditransitive constructions in a cross-linguistic perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reichert Verlag, pp.165-185, 2018, 978-3-95490-373-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01614313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constituent Ordering in Persian and the Weight Factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christopher Piñón. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empirical Issues in Syntax and Semantics 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-232, 2014, ISSN 1769-7158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01131198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1878,2741 +1969,2741 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntactic alternation of French psych-verbs: Experiencer first!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thuilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLE - Societas Linguistica Europaea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bordeaux Montaigne, Aug 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternance de voix des verbes psychologiques: une étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thuilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et Langage à la croisée des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR LLcD et Sorbonne Université, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypicalité des arguments et animéité dans le domaine postverbal du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thuilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et Langage à la croisée des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR LLcD et Sorbonne Université, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the change of branching direction does not involve a word order shift at the clausal level: the evolution of word order in Armenian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Fifth International Conference on Historical Linguistics ICHL25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04027482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word Order Variation in Kurmanji Ditransitive Constructions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milad Shariatmadari</w:t>
+                <w:t xml:space="preserve">(S)OV ou (S)VO ? L’ordre canonique en arménien oriental moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pollet Samvelian</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Conference on Kurdish Linguistics (ICKL5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, treffpunkt sprachen - Plurilingualism Research Unit; University of Graz, Sep 2021, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Séance mensuelle de la Société de Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Linguistique de Paris, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04940315v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04036652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word order variation in Kurmanji ditransitive constructions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Word Order Variation in Kurmanji Ditransitive Constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Shariatmadari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Kurdish Linguistics (ICKL-5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
+              <w:t xml:space="preserve">The Fifth International Conference on Kurdish Linguistics (ICKL5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, treffpunkt sprachen - Plurilingualism Research Unit; University of Graz, Sep 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04027501v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04940315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(S)OV ou (S)VO ? L’ordre canonique en arménien oriental moderne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Word order variation in Kurmanji ditransitive constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Shariatmadari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Faghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance mensuelle de la Société de Linguistique de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Linguistique de Paris, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">The 5th International Conference on Kurdish Linguistics (ICKL-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04036652v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04027501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting the advantages of sentence production paradigms in the study of constituent ordering preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thuilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Annual Meeting of the Societas Linguistica Europaea (SLE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Bucarest (en ligne), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unmarked word order in Modern Eastern Armenian: OV or VO?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop OV-IS 2019: OV basic word order correlates and information structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02721954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern Eastern Armenian: SOV or SVO?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Western Conference on Linguistics (WECOL) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Fresno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02720181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonicité des arguments verbaux, caractère animé et ordre linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thuilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Les constructions verbales (non) canoniques : de la réalisation argumentale à la structure propositionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Richard Huyghe; Gilles Corminboeuf, May 2019, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre des compléments postverbaux en français : poids et accessibilité discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thuilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Mons, Belgique. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20184614008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données d'usage et jugement d'acceptabilité dans l'étude de la variation syntaxique en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thuilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association for French Linguistics (AFLS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persian Phrase structure: Lessons from studies on word order variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Ways of Analyzing Syntactic Variation 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01334307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-thinking Compositionality in Persian Complex Predicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Berkeley Linguistics Society (BLS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berkeley Linguistics Society (BLS), Feb 2013, Berkeley, United States. pp.212 - 226, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3765/bls.v39i1.3882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01439564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much structure is needed: The case of the Persian VP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 2016 Conference on Head-driven Phrase Structure Grammar and Lexical Functional Grammar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Polish Academy of Sciences, Jul 2016, Varosvie, Poland. pp.236-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01429403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical approach to the syntactic position of the DO in Persian</w:t>
+                <w:t xml:space="preserve">جایگاه مفعول مستقیم در فارسی: بررسی داده‌بنیاد</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Iranian Linguistics (ICIL6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Tbilissi, Georgia</w:t>
+              <w:t xml:space="preserve">1st National Conference on Semantics and Syntax of Iranian Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Tehran, Apr 2014, Tehran, Iran. pp. 61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01241698v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01220401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much is determined by Syntax? An empirical Approach to the Position of the Direct Object in Persian</w:t>
+                <w:t xml:space="preserve">An empirical approach to the syntactic position of the DO in Persian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Iranian Conference on Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Allameh TabatabaI University, Department of Linguistics Feb 2015, Tehran, Iran. pp. 1419-1435</w:t>
+              <w:t xml:space="preserve">6th International Conference on Iranian Linguistics (ICIL6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Tbilissi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01220381v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">جایگاه مفعول مستقیم در فارسی: بررسی داده‌بنیاد</w:t>
+                <w:t xml:space="preserve">How much is determined by Syntax? An empirical Approach to the Position of the Direct Object in Persian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st National Conference on Semantics and Syntax of Iranian Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Tehran, Apr 2014, Tehran, Iran. pp. 61-74</w:t>
+              <w:t xml:space="preserve">9th Iranian Conference on Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Allameh TabatabaI University, Department of Linguistics Feb 2015, Tehran, Iran. pp. 1419-1435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01220401v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01220381v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibility and Word Order: The Case of Ditransitive Constructions in Persian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21th International Conference on Head-Driven Phrase Structure Grammar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University at Buffalo, The State University of New York, Aug 2014, Buffalo (NY), United States. p. 217-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01131190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The position of the direct object in Persian: A data-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First National Conference on Semantics and Syntax of Iranian Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Tehran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the coverage of a MWE database for Persian CPs exploiting valency alternations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra El Ayari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.4023-4026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing PersPred, a syntactic and semantic database for Persian Complex Predicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th Workshop on Multiword Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Atlanta, Georgia, United States. pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00974259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heaviness and Constituent ordering : a Corpus-based study in Persian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central European Conference in Linguistics for Graduate Students (CECIL'S 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pázmány Péter Catholic University (Hungary), Aug 2013, Piliscsaba, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01480110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de ressources pour le persan: le nouveau lexique morphologique \perlex 2 et l'étiqueteur morphosyntaxique \meltfa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Développement de ressources pour le persan: PerLex2, nouveau lexique morphologique et MElt_fa, étiqueteur morphosyntaxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de TALN 2011</w:t>
+              <w:t xml:space="preserve">TALN 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01441123v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de ressources pour le persan : le nouveau lexique morphologique PerLex 2 et l'étiqueteur morphosyntaxique MElt-fa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Développement de ressources pour le persan: le nouveau lexique morphologique \perlex 2 et l'étiqueteur morphosyntaxique \meltfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011 - Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Actes de TALN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00614710v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01441123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new morphological lexicon and a POS tagger for the Persian Language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Développement de ressources pour le persan : le nouveau lexique morphologique PerLex 2 et l'étiqueteur morphosyntaxique MElt-fa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Iranian Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">TALN 2011 - Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00614711v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00614710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de ressources pour le persan: PerLex2, nouveau lexique morphologique et MElt_fa, étiqueteur morphosyntaxique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">A new morphological lexicon and a POS tagger for the Persian Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Walther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference in Iranian Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00751630v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00614711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some issues in the morphological analysis of nominal plurals in Persian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Iranian Linguistics (ICIL3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne Nouvelle Paris 3 (Pollet Samvelian), Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01480080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actions sur le marché final et partage d'information dans une chaîne logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Llerena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congrès international de génie industriel : Le génie industriel, facteur d'équilibre face aux enjeux de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Besançon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4622,694 +4713,694 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animacy, semantic role and prototypicality in sentence production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thuilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCHITECTURES AND MECHANISMS FOR LANGUAGE PROCESSING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Edinbourg, Ecosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative weight and givenness in constituent ordering of typologically different languages: Evidence from French and Persian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thuilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 31st Annual CUNY Conference on Human Sentence Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Davis, CA, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02605180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The issue of “separability” in Persian complex predicates: An experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistic Evidence 2018: Experimental Data Drives Linguistic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Tübingen, Germany. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02604893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Length effects in an OV language with Differential Object Marking and mixed head direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th Annual CUNY Conference on Human Sentence Processing (CUNY 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Gainesville, Florida, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heaviness in a Verb-final Language: Evidence from Persian</w:t>
+                <w:t xml:space="preserve">Object ordering in Persian: a corpus-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMLaP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marseille, France. 2013</w:t>
+              <w:t xml:space="preserve">Linguistic Evidence 2013 - Berlin Special </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Berlin, Germany. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01131210v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01429405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object ordering in Persian: a corpus-based study</w:t>
+                <w:t xml:space="preserve">Heaviness in a Verb-final Language: Evidence from Persian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Hemforth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic Evidence 2013 - Berlin Special </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Berlin, Germany. , 2013</w:t>
+              <w:t xml:space="preserve">AMLaP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marseille, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01429405v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01131210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE PERSAN [farsi] [quelques contrastes pertinents pour l'acquisition du Français Langue Seconde par des locuteurs du persan]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Faghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollet Samvelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5456,51 +5547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01429416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2023-0235" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Walker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Lier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.21077.wal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opli-2022-0271" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Samvelian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2021-0013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela B&#238;lb&#238;ie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tlr-2022-2097" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936620v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina Molochieva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2022-2036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330889v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.223.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.223.0025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278096v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05201009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559840v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxford.universitypressscholarship.com/view/10.1093/oso/9780198793205.001.0001/oso-9780198793205-chapter-15" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198793205.003.0015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cssp.cnrs.fr/eiss10/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis da Cunha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Shariatmadari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027501v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02721954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02720181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184614008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331954v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/bls.v39i1.3882" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429403v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220381v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220401v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240257v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra El Ayari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441123v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Walther" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480080v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duvallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02605180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02604893v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334565v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429405v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01429416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2023-0235" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618150v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Visser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2025-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936618v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Walker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Lier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.21077.wal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936621v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opli-2022-0271" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03933804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Samvelian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2021-0013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela B&#238;lb&#238;ie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tlr-2022-2097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarina Molochieva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2022-2036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thuilier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.223.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330925v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.223.0025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02278096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05201009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559840v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.1078" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01136825v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559849v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxford.universitypressscholarship.com/view/10.1093/oso/9780198793205.001.0001/oso-9780198793205-chapter-15" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198793205.003.0015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cssp.cnrs.fr/eiss10/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis da Cunha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940315v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Shariatmadari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027501v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02721954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02720181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152326v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184614008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331954v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01334307v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/bls.v39i1.3882" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429403v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220381v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra El Ayari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480110v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Walther" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441123v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614710v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duvallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Llerena" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02605180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02604893v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429405v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>