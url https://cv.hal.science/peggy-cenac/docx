--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1359,235 +1359,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558481v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive estimation of the conditional geometric median in Hilbert spaces</w:t>
+                <w:t xml:space="preserve">A fast and recursive algorithm for clustering large datasets with k-medians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Zitt</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/12-EJS759⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56, pp.1434-1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2011.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687762v1</w:t>
+                <w:t xml:space="preserve">hal-00644683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast and recursive algorithm for clustering large datasets with k-medians</w:t>
+                <w:t xml:space="preserve">Recursive estimation of the conditional geometric median in Hilbert spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Zitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 56, pp.1434-1449. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, p. 2535-2562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2011.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/12-EJS759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644683v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some multivariate risk indicators: minimization by using a Kiefer-Wolfowitz approach to the mirror stochastic algorithm</w:t>
               </w:r>
@@ -2435,216 +2435,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient Averaged Stochastic Gauss-Newton algorithm for estimating parameters of non linear regressions models</w:t>
+                <w:t xml:space="preserve">Variable Length Markov Chains, Persistent Random Walks: a close encounter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Portier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paccaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876141v3</w:t>
+                <w:t xml:space="preserve">hal-02462950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Length Markov Chains, Persistent Random Walks: a close encounter</w:t>
+                <w:t xml:space="preserve">An efficient Averaged Stochastic Gauss-Newton algorithm for estimating parameters of non linear regressions models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pouyanne</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462950v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876141v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of stationary probability measures for Variable Length Markov Chains</w:t>
               </w:r>
@@ -4103,51 +4103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy C&#233;nac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paccaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouyanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02521726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Loynes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Offret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rousselle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/18-BEJ1098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02648843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Ny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-018-0852-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135794v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-016-0714-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01555593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godichon-Baggioni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AOS1460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970755v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cenac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rovetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sablik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varloot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20500" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FE386E11C34C35C573A70F64FDDD3148F555F3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Herrmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558481v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/11-BEJ390" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS759" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.11.019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484233v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/strm.2012.1069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginouillac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paccaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Statistical+Topics+and+Stochastic+Models+for+Dependent+Data+with+Applications-p-9781786306036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27461-9_1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B983BH13-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719450v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Vallois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876141v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Portier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02039422v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652952v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fayolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118982v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lasgouttes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134328v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00954528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy C&#233;nac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paccaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouyanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02521726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Loynes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Offret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rousselle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/18-BEJ1098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02648843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Ny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-018-0852-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135794v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-016-0714-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01555593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godichon-Baggioni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AOS1460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970755v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cenac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rovetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sablik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varloot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20500" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FE386E11C34C35C573A70F64FDDD3148F555F3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Herrmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558481v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/11-BEJ390" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.11.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS759" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484233v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/strm.2012.1069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginouillac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paccaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Statistical+Topics+and+Stochastic+Models+for+Dependent+Data+with+Applications-p-9781786306036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27461-9_1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B983BH13-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719450v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Vallois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876141v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Portier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02039422v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652952v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fayolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118982v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lasgouttes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134328v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00954528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>