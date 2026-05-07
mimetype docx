--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -1359,235 +1359,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558481v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast and recursive algorithm for clustering large datasets with k-medians</w:t>
+                <w:t xml:space="preserve">Recursive estimation of the conditional geometric median in Hilbert spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Zitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2011.11.019⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, p. 2535-2562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/12-EJS759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644683v1</w:t>
+                <w:t xml:space="preserve">hal-00687762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive estimation of the conditional geometric median in Hilbert spaces</w:t>
+                <w:t xml:space="preserve">A fast and recursive algorithm for clustering large datasets with k-medians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Zitt</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6, p. 2535-2562. </w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56, pp.1434-1449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/12-EJS759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2011.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687762v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some multivariate risk indicators: minimization by using a Kiefer-Wolfowitz approach to the mirror stochastic algorithm</w:t>
               </w:r>
@@ -4103,51 +4103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy C&#233;nac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paccaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouyanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02521726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Loynes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Offret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rousselle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/18-BEJ1098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02648843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Ny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-018-0852-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135794v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-016-0714-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01555593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godichon-Baggioni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AOS1460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970755v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cenac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rovetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sablik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varloot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20500" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FE386E11C34C35C573A70F64FDDD3148F555F3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Herrmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558481v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/11-BEJ390" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.11.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS759" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484233v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/strm.2012.1069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginouillac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paccaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Statistical+Topics+and+Stochastic+Models+for+Dependent+Data+with+Applications-p-9781786306036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27461-9_1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B983BH13-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719450v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Vallois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876141v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Portier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02039422v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652952v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fayolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118982v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lasgouttes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134328v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00954528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy C&#233;nac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paccaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouyanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02521726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Loynes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Offret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rousselle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/18-BEJ1098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02648843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Ny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-018-0852-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135794v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-016-0714-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01555593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godichon-Baggioni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AOS1460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970755v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cenac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rovetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sablik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varloot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20500" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FE386E11C34C35C573A70F64FDDD3148F555F3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Herrmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558481v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/11-BEJ390" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS759" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.11.019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484233v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/strm.2012.1069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginouillac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paccaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Statistical+Topics+and+Stochastic+Models+for+Dependent+Data+with+Applications-p-9781786306036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27461-9_1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B983BH13-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719450v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Vallois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876141v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Portier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02039422v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652952v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fayolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118982v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lasgouttes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134328v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00954528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>