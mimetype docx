--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1359,131 +1359,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558481v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive estimation of the conditional geometric median in Hilbert spaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Zitt</w:t>
+                <w:t xml:space="preserve">Some multivariate risk indicators: minimization by using a Kiefer-Wolfowitz approach to the mirror stochastic algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6, p. 2535-2562. </w:t>
+              <w:t xml:space="preserve">Statistics &amp; Risk Modeling with Applications in Finance and Insurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (1), pp.47-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/12-EJS759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1524/strm.2012.1069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687762v1</w:t>
+                <w:t xml:space="preserve">hal-00484233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast and recursive algorithm for clustering large datasets with k-medians</w:t>
               </w:r>
@@ -1567,131 +1567,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some multivariate risk indicators: minimization by using a Kiefer-Wolfowitz approach to the mirror stochastic algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Prieur</w:t>
+                <w:t xml:space="preserve">Recursive estimation of the conditional geometric median in Hilbert spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Zitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics &amp; Risk Modeling with Applications in Finance and Insurance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29 (1), pp.47-72. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, p. 2535-2562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/strm.2012.1069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/12-EJS759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484233v2</w:t>
+                <w:t xml:space="preserve">hal-00687762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital search trees and chaos game representation</w:t>
               </w:r>
@@ -1820,191 +1820,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some multivariate risk indicators ; estimation and application to optimal reserve allocation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithmes Stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cenac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAS et Journée en l'honneur de Jacques Neveu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA Bordeaux - Sud-Ouest, Aug 2010, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00510320v1</w:t>
+                <w:t xml:space="preserve">inria-00496718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes Stochastiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some multivariate risk indicators ; estimation and application to optimal reserve allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAS et Journée en l'honneur de Jacques Neveu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA Bordeaux - Sud-Ouest, Aug 2010, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00496718v1</w:t>
+                <w:t xml:space="preserve">inria-00510320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2435,216 +2435,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Length Markov Chains, Persistent Random Walks: a close encounter</w:t>
+                <w:t xml:space="preserve">An efficient Averaged Stochastic Gauss-Newton algorithm for estimating parameters of non linear regressions models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pouyanne</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godichon-Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462950v1</w:t>
+                <w:t xml:space="preserve">hal-02876141v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient Averaged Stochastic Gauss-Newton algorithm for estimating parameters of non linear regressions models</w:t>
+                <w:t xml:space="preserve">Variable Length Markov Chains, Persistent Random Walks: a close encounter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paccaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pouyanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Portier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02876141v3</w:t>
+                <w:t xml:space="preserve">hal-02462950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of stationary probability measures for Variable Length Markov Chains</w:t>
               </w:r>
@@ -3442,224 +3442,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00348138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence des moments dans le théorème de la limite centrale presque sûr pour les martingales vectorielles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital Search Trees and Chaos Game Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-6056, INRIA. 2006, pp.21</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pouyanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5856, INRIA. 2006, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00118982v2</w:t>
+                <w:t xml:space="preserve">inria-00070170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Search Trees and Chaos Game Representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence des moments dans le théorème de la limite centrale presque sûr pour les martingales vectorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Cénac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5856, INRIA. 2006, pp.27</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-6056, INRIA. 2006, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070170v1</w:t>
+                <w:t xml:space="preserve">inria-00118982v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Systems in the Analysis of Biological Sequences</w:t>
               </w:r>
@@ -4103,51 +4103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy C&#233;nac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paccaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouyanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02521726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Loynes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Offret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rousselle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/18-BEJ1098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02648843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Ny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-018-0852-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135794v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-016-0714-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01555593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godichon-Baggioni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AOS1460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970755v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cenac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rovetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sablik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varloot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20500" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FE386E11C34C35C573A70F64FDDD3148F555F3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Herrmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558481v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/11-BEJ390" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS759" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.11.019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484233v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/strm.2012.1069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginouillac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paccaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Statistical+Topics+and+Stochastic+Models+for+Dependent+Data+with+Applications-p-9781786306036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27461-9_1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B983BH13-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719450v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Vallois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876141v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Portier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02039422v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652952v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fayolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118982v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lasgouttes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134328v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00954528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy C&#233;nac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paccaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouyanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/20-BEJ1299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02521726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Loynes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Offret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rousselle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/18-BEJ1098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02648843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Ny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-018-0852-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135794v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-016-0714-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01555593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godichon-Baggioni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AOS1460" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970755v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cenac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marcovici" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rovetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sablik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varloot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rsa.20500" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1FE386E11C34C35C573A70F64FDDD3148F555F3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Herrmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vallois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558481v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/11-BEJ390" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484233v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/strm.2012.1069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2011.11.019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/12-EJS759" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginouillac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2007043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510320v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paccaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Statistical+Topics+and+Stochastic+Models+for+Dependent+Data+with+Applications-p-9781786306036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27461-9_1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B983BH13-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719450v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Vallois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876141v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Portier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02039422v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652952v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bercu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fayolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118982v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lasgouttes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134328v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00954528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>