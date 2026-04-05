--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Peggy Chekroun </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">peggy-chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2520-2157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069675694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'effet des besoins psychologiques sur la conformité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS; Université Libre de Bruxelles, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social judgment of defensive and secure identity in advantaged and disadvantaged targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kader Issack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l’ADRIPS : inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudge: 1, Priming: 0 : Test de l’efficacité de deux stratégies pour orienter les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS2022 Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric (responsable); Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudge: 1, Priming: 0 : Test de l’efficacité de deux stratégies pour orienter les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS2022 Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric (responsable); Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir social et tolérance à l'inconsistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric; Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ou ne pas faire comme les autres ? Normativité du conformisme et rôle des besoins psychologiques dans l’influence majoritaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du LAPPS (2ème éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fatima Ayouni, Cassandra Gedeon, Anne-Sophie Maillot, Léo Toussard &amp; Hoï-Tong Wong, Dec 2022, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l’épreuve de l’hypothèse des théories du complot comme stigmate social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès International de Psychologie Sociale en Langue Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos préférences sans influences ? Effets de la détention de pouvoir sur la sensibilité au conditionnement évaluatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bouxom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique des jeunes chercheurs en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do female participants perform better with female experimenters? Gender as a situational determinant of Stereotype Threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: How believing to be overweight may provoke objective weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: how overweight self-perception may impact women’s capacity to select low-calorie food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: How believing to be overweight may provoke objective weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La menace du poids idéal : menace du stéréotype, performance et consommation alimentaire chez des femmes se percevant en surpoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forget about diamonds, lipstick is a girl’s best new friend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th General Meeting of the European Association for Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-group deviance: friend of power, foe of status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’appartenance ethnique dans les réactions émotionnelles au contrôle social informel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque Jeune Chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even the dominants fail : Stereotype threat and anxiety in men completting a spelling task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des émotions dans l’émergence du contrôle social informel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale en Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu me fais honte!&amp;quot;: menaces pour soi et émotions morales liées au comportement déviant d'autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional consequences of deviance on bystanders : how emotions affect social control behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Oberlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th General Meeting of European Association of Experimental Social Psychology (EAESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu me fais honte !&amp;quot; menaces pour soi et émotions morales lièes au comportement déviant d'autrui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotype d'infériorité intellectuelle et Menace du stéréotype chez des étudiants d'origine maghrébine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotype d'infériorité intellectuelle et Menace du stéréotype chez des étudiants d'origine maghrébine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pëgguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-group differentiation in advantaged and disadvantaged groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th General Meeting of the European Association of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variability of powerful and powerless groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Meeting of the Society of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réaction des gens face aux transgressions de norme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Research on Conformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distinct associations of ingroup attachment and glorification with responses to the coronavirus pandemic: Evidence from a multilevel investigation in 21 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinnehtukqut Mclamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Syropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Leidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilad Hirschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Bezouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (2), pp.992-1012. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjso.12614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust in scientific information mediates associations between conservatism and coronavirus responses in the U.S., but few other nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinnehtukqut Mclamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Syropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Leidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilad Hirschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.3724. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-07508-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do it for others! The role of family and national group social belongingness in engaging with COVID-19 preventive health behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98, pp.104241. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2021.104241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie COVID-19 : changements de modes de vie et répercussions psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dubois-Comtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (4), pp.335-336. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2022.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Are Not Alone! Sharing Ostracism Fosters Group Identification But Does Not Improve Well-Being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (3), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Site Collaborative Study of the Hostile Priming Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy McCarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Al-Kire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aveyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.18738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Site Collaborative Study of the Hostile Priming Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy McCarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Al-Kire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aveyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.18738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergroup conflict self-perpetuates via meaning: Exposure to intergroup conflict increases meaning and fuels a desire for further conflict.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rovenpor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roblain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Guissmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (1), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pspp0000169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis and van Knippenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif D. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athfah Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.268 - 294. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691618755704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis & van Knippenberg (1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Donnell M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson L.D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis and van Knippenberg (1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O’donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athfah Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.268-294. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691618755704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergroup Conflict Self-Perpetuates via Meaning: Exposure to Intergroup Conflict Increases Meaning and Fuels a Desire for Further Conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rovenpor D.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Brien T.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roblain A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Guissmé L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beware of the gorilla: Effect of goal priming on inattentional blindness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gabarrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.165-171. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.concog.2017.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations : le cercle vicieux des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obéissance, un trait intemporel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros mais pas trop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fémina Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, le sens de l’orientation... et les stéréotypes : effet délétère de la menace du stéréotype sur les performances des femmes à une tâche d’orientation dans l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.455-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, le sens de l’orientation... et les stéréotypes : effet délétère de la menace du stéréotype sur les performances des femmes à une tâche d’orientation dans l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.455-475. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cips.112.0455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic in-Group Evaluation and Adhesion to Acculturation Ideologies: The Case of Moroccan Immigrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantina Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Er-Rafiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.47-55. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijintrel.2015.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigrants’ generational status affects emotional reactions to informal social control : The role of perceived legitimacy of the source of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijintrel.2014.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française du test des émotions réflexives (French-TOSCA-3): une mesure des tendances émotionnelles de honte et de culpabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2011.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échelle de besoin d'appartenance : validation française et rôle dans les réactions à la déviance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sanquirgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Oberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.85-113. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503312001042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I'm ashamed because of you, so, please, don't do that!&amp;quot;: Reactions to deviance as a protection against a threat to social image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.479-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme au volant ?&amp;quot; : Effet de la menace du stéréotype et de la colère sur les performances des femmes à une tâche liée à la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.673-701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group membership influences informal social control reactions to perpetrators of uncivil behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula M. Niedenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.1126-1134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-Arab students and intellectual performance: Do they really suffer of a negative intellectual stereotype?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.219-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social control behavior: The effects of social situations and personal implication on informal social sanctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Personality Psychology Compass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral and angry emotions provoked by informal social control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula M. Niedenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (21), pp.1699-1720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des émotions morales dans le contrôle social endogroupe : « Tu me fais honte ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.77-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between perceived violation of social norms and social control : Situational factors influencing the reaction to deviance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.1519-1539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle social et effet spectateur: L'impact de l'implication personnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 104, pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of psychological needs on online conformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian Conference on Psychology &amp; the Behavioral Sciences (ACP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social power reduces the consequences of cognitive inconsistency in a Stroop task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cracovie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu de Rôle (JDR) en visioconférence comme procédure d'induction du pouvoir social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bouxom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche de la Fédération EPN-R 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of emotions on reaction to deviance: the effect of anger on social control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences sociales: Concepts, recherches et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2021, 2e édition, 9782100801329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection les TOPOS : DUNOD., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauté du corps : stéréotypes et discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie des beaux et des moches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sciences Humaines, 2020, 9782361065775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Peggy Chekroun </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">peggy-chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2520-2157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069675694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'effet des besoins psychologiques sur la conformité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS; Université Libre de Bruxelles, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social judgment of defensive and secure identity in advantaged and disadvantaged targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kader Issack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l’ADRIPS : inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudge: 1, Priming: 0 : Test de l’efficacité de deux stratégies pour orienter les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS2022 Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric (responsable); Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir social et tolérance à l'inconsistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric; Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudge: 1, Priming: 0 : Test de l’efficacité de deux stratégies pour orienter les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS2022 Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric (responsable); Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ou ne pas faire comme les autres ? Normativité du conformisme et rôle des besoins psychologiques dans l’influence majoritaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du LAPPS (2ème éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fatima Ayouni, Cassandra Gedeon, Anne-Sophie Maillot, Léo Toussard &amp; Hoï-Tong Wong, Dec 2022, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l’épreuve de l’hypothèse des théories du complot comme stigmate social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès International de Psychologie Sociale en Langue Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos préférences sans influences ? Effets de la détention de pouvoir sur la sensibilité au conditionnement évaluatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bouxom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique des jeunes chercheurs en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do female participants perform better with female experimenters? Gender as a situational determinant of Stereotype Threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: How believing to be overweight may provoke objective weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: how overweight self-perception may impact women’s capacity to select low-calorie food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: How believing to be overweight may provoke objective weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La menace du poids idéal : menace du stéréotype, performance et consommation alimentaire chez des femmes se percevant en surpoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forget about diamonds, lipstick is a girl’s best new friend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th General Meeting of the European Association for Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-group deviance: friend of power, foe of status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’appartenance ethnique dans les réactions émotionnelles au contrôle social informel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque Jeune Chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even the dominants fail : Stereotype threat and anxiety in men completting a spelling task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des émotions dans l’émergence du contrôle social informel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale en Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu me fais honte!&amp;quot;: menaces pour soi et émotions morales liées au comportement déviant d'autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional consequences of deviance on bystanders : how emotions affect social control behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Oberlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th General Meeting of European Association of Experimental Social Psychology (EAESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu me fais honte !&amp;quot; menaces pour soi et émotions morales lièes au comportement déviant d'autrui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotype d'infériorité intellectuelle et Menace du stéréotype chez des étudiants d'origine maghrébine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotype d'infériorité intellectuelle et Menace du stéréotype chez des étudiants d'origine maghrébine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pëgguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-group differentiation in advantaged and disadvantaged groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th General Meeting of the European Association of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variability of powerful and powerless groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Meeting of the Society of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réaction des gens face aux transgressions de norme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Research on Conformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distinct associations of ingroup attachment and glorification with responses to the coronavirus pandemic: Evidence from a multilevel investigation in 21 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinnehtukqut Mclamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Syropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Leidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilad Hirschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Bezouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (2), pp.992-1012. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjso.12614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust in scientific information mediates associations between conservatism and coronavirus responses in the U.S., but few other nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinnehtukqut Mclamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Syropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Leidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilad Hirschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.3724. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-07508-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do it for others! The role of family and national group social belongingness in engaging with COVID-19 preventive health behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98, pp.104241. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2021.104241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie COVID-19 : changements de modes de vie et répercussions psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dubois-Comtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (4), pp.335-336. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2022.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Are Not Alone! Sharing Ostracism Fosters Group Identification But Does Not Improve Well-Being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (3), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Site Collaborative Study of the Hostile Priming Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy McCarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Al-Kire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aveyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.18738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Site Collaborative Study of the Hostile Priming Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy McCarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Al-Kire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aveyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.18738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergroup conflict self-perpetuates via meaning: Exposure to intergroup conflict increases meaning and fuels a desire for further conflict.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rovenpor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roblain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Guissmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (1), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pspp0000169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis & van Knippenberg (1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Donnell M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson L.D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis and van Knippenberg (1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O’donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athfah Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.268-294. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691618755704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis and van Knippenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif D. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athfah Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.268 - 294. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691618755704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergroup Conflict Self-Perpetuates via Meaning: Exposure to Intergroup Conflict Increases Meaning and Fuels a Desire for Further Conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rovenpor D.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Brien T.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roblain A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Guissmé L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beware of the gorilla: Effect of goal priming on inattentional blindness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gabarrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.165-171. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.concog.2017.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations : le cercle vicieux des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obéissance, un trait intemporel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros mais pas trop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fémina Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, le sens de l’orientation... et les stéréotypes : effet délétère de la menace du stéréotype sur les performances des femmes à une tâche d’orientation dans l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.455-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, le sens de l’orientation... et les stéréotypes : effet délétère de la menace du stéréotype sur les performances des femmes à une tâche d’orientation dans l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.455-475. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cips.112.0455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigrants’ generational status affects emotional reactions to informal social control : The role of perceived legitimacy of the source of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijintrel.2014.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic in-Group Evaluation and Adhesion to Acculturation Ideologies: The Case of Moroccan Immigrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantina Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Er-Rafiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.47-55. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijintrel.2015.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échelle de besoin d'appartenance : validation française et rôle dans les réactions à la déviance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sanquirgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Oberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.85-113. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503312001042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française du test des émotions réflexives (French-TOSCA-3): une mesure des tendances émotionnelles de honte et de culpabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2011.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I'm ashamed because of you, so, please, don't do that!&amp;quot;: Reactions to deviance as a protection against a threat to social image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.479-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme au volant ?&amp;quot; : Effet de la menace du stéréotype et de la colère sur les performances des femmes à une tâche liée à la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.673-701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-Arab students and intellectual performance: Do they really suffer of a negative intellectual stereotype?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.219-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group membership influences informal social control reactions to perpetrators of uncivil behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula M. Niedenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.1126-1134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social control behavior: The effects of social situations and personal implication on informal social sanctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Personality Psychology Compass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral and angry emotions provoked by informal social control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula M. Niedenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (21), pp.1699-1720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des émotions morales dans le contrôle social endogroupe : « Tu me fais honte ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.77-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between perceived violation of social norms and social control : Situational factors influencing the reaction to deviance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.1519-1539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle social et effet spectateur: L'impact de l'implication personnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 104, pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of psychological needs on online conformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian Conference on Psychology &amp; the Behavioral Sciences (ACP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social power reduces the consequences of cognitive inconsistency in a Stroop task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cracovie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu de Rôle (JDR) en visioconférence comme procédure d'induction du pouvoir social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bouxom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche de la Fédération EPN-R 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of emotions on reaction to deviance: the effect of anger on social control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences sociales: Concepts, recherches et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2021, 2e édition, 9782100801329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection les TOPOS : DUNOD., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauté du corps : stéréotypes et discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie des beaux et des moches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sciences Humaines, 2020, 9782361065775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="868B7C14"/>
+    <w:nsid w:val="720BFAFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peggy-chekroun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2520-2157" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069675694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653321v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Capuano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342684v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marinthe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kader Issack" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chekroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mollaret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Touz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kergoat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouxom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gosling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dumesnil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02918972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02918980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beckert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Chekroun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Moreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Oppin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chateignier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chateignier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chateignier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#235;gguy Chekroun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brauer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chappe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaurand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.874" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04247989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinnehtukqut Mclamore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Syropoulos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leidner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Hirschberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Bezouw" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.12614" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Young" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07508-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jaubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2021.104241" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000488" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04247974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy McCarthy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gervais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Aczel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Al-Kire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Aveyard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.18738" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04247967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rovenpor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O'Brien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roblain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Guissm&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspp0000169" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01900604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donnell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif D. Nelson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Ackermann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athfah Akhtar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691618755704" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02886196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Donnell M." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson L.D." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O&#8217;donnell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Nelson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02886550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovenpor D.R." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Brien T.C." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblain A." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Guissm&#233; L." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Coiffard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gabarrot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2017.08.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899611v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02921534v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905684v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.112.0455" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473231v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Er-Rafiy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2015.01.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2014.12.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM3MKT2T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473302v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.09.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94L170CT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanquirgo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312001042" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052744v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053057v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pierre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Niedenthal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052747v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052754v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053067v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114679v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114658v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114604v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653275v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327885v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708898v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peggy-chekroun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2520-2157" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069675694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653321v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Capuano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342684v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marinthe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kader Issack" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chekroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mollaret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Touz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kergoat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744323v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouxom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gosling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dumesnil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02918972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02918980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beckert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Chekroun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Moreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Oppin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chateignier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chateignier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chateignier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#235;gguy Chekroun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brauer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chappe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaurand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.874" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04247989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinnehtukqut Mclamore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Syropoulos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leidner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Hirschberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Bezouw" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.12614" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Young" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07508-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jaubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2021.104241" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000488" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04247974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy McCarthy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gervais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Aczel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Al-Kire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Aveyard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.18738" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04247967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rovenpor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O'Brien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roblain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Guissm&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspp0000169" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02886196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Donnell M." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson L.D." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247992v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O&#8217;donnell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Nelson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Ackermann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athfah Akhtar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691618755704" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01900604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donnell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif D. Nelson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02886550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovenpor D.R." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Brien T.C." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblain A." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Guissm&#233; L." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Coiffard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gabarrot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2017.08.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899611v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02921534v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905684v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.112.0455" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274041v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2014.12.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM3MKT2T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Er-Rafiy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2015.01.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanquirgo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312001042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473302v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.09.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94L170CT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052744v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052747v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Niedenthal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052754v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053067v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114679v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114658v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114604v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653275v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327885v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708898v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>