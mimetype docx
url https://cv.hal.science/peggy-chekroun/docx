--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Peggy Chekroun </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">peggy-chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2520-2157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069675694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'effet des besoins psychologiques sur la conformité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS; Université Libre de Bruxelles, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social judgment of defensive and secure identity in advantaged and disadvantaged targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kader Issack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l’ADRIPS : inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudge: 1, Priming: 0 : Test de l’efficacité de deux stratégies pour orienter les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS2022 Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric (responsable); Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir social et tolérance à l'inconsistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric; Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudge: 1, Priming: 0 : Test de l’efficacité de deux stratégies pour orienter les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS2022 Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric (responsable); Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ou ne pas faire comme les autres ? Normativité du conformisme et rôle des besoins psychologiques dans l’influence majoritaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du LAPPS (2ème éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fatima Ayouni, Cassandra Gedeon, Anne-Sophie Maillot, Léo Toussard &amp; Hoï-Tong Wong, Dec 2022, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l’épreuve de l’hypothèse des théories du complot comme stigmate social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès International de Psychologie Sociale en Langue Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos préférences sans influences ? Effets de la détention de pouvoir sur la sensibilité au conditionnement évaluatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bouxom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique des jeunes chercheurs en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do female participants perform better with female experimenters? Gender as a situational determinant of Stereotype Threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: How believing to be overweight may provoke objective weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: how overweight self-perception may impact women’s capacity to select low-calorie food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: How believing to be overweight may provoke objective weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La menace du poids idéal : menace du stéréotype, performance et consommation alimentaire chez des femmes se percevant en surpoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forget about diamonds, lipstick is a girl’s best new friend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th General Meeting of the European Association for Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-group deviance: friend of power, foe of status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’appartenance ethnique dans les réactions émotionnelles au contrôle social informel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque Jeune Chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even the dominants fail : Stereotype threat and anxiety in men completting a spelling task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des émotions dans l’émergence du contrôle social informel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale en Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu me fais honte!&amp;quot;: menaces pour soi et émotions morales liées au comportement déviant d'autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional consequences of deviance on bystanders : how emotions affect social control behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Oberlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th General Meeting of European Association of Experimental Social Psychology (EAESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu me fais honte !&amp;quot; menaces pour soi et émotions morales lièes au comportement déviant d'autrui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotype d'infériorité intellectuelle et Menace du stéréotype chez des étudiants d'origine maghrébine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotype d'infériorité intellectuelle et Menace du stéréotype chez des étudiants d'origine maghrébine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pëgguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-group differentiation in advantaged and disadvantaged groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th General Meeting of the European Association of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variability of powerful and powerless groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Meeting of the Society of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réaction des gens face aux transgressions de norme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Research on Conformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distinct associations of ingroup attachment and glorification with responses to the coronavirus pandemic: Evidence from a multilevel investigation in 21 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinnehtukqut Mclamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Syropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Leidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilad Hirschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Bezouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (2), pp.992-1012. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjso.12614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust in scientific information mediates associations between conservatism and coronavirus responses in the U.S., but few other nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinnehtukqut Mclamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Syropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Leidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilad Hirschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.3724. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-07508-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do it for others! The role of family and national group social belongingness in engaging with COVID-19 preventive health behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98, pp.104241. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2021.104241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie COVID-19 : changements de modes de vie et répercussions psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dubois-Comtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (4), pp.335-336. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2022.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Are Not Alone! Sharing Ostracism Fosters Group Identification But Does Not Improve Well-Being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (3), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Site Collaborative Study of the Hostile Priming Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy McCarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Al-Kire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aveyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.18738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Site Collaborative Study of the Hostile Priming Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy McCarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Al-Kire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aveyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.18738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergroup conflict self-perpetuates via meaning: Exposure to intergroup conflict increases meaning and fuels a desire for further conflict.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rovenpor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roblain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Guissmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (1), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pspp0000169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis & van Knippenberg (1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Donnell M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson L.D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis and van Knippenberg (1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O’donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athfah Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.268-294. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691618755704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis and van Knippenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif D. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athfah Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.268 - 294. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691618755704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergroup Conflict Self-Perpetuates via Meaning: Exposure to Intergroup Conflict Increases Meaning and Fuels a Desire for Further Conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rovenpor D.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Brien T.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roblain A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Guissmé L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beware of the gorilla: Effect of goal priming on inattentional blindness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gabarrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.165-171. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.concog.2017.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations : le cercle vicieux des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obéissance, un trait intemporel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros mais pas trop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fémina Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, le sens de l’orientation... et les stéréotypes : effet délétère de la menace du stéréotype sur les performances des femmes à une tâche d’orientation dans l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.455-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, le sens de l’orientation... et les stéréotypes : effet délétère de la menace du stéréotype sur les performances des femmes à une tâche d’orientation dans l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.455-475. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cips.112.0455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigrants’ generational status affects emotional reactions to informal social control : The role of perceived legitimacy of the source of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijintrel.2014.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic in-Group Evaluation and Adhesion to Acculturation Ideologies: The Case of Moroccan Immigrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantina Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Er-Rafiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.47-55. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijintrel.2015.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échelle de besoin d'appartenance : validation française et rôle dans les réactions à la déviance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sanquirgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Oberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.85-113. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503312001042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française du test des émotions réflexives (French-TOSCA-3): une mesure des tendances émotionnelles de honte et de culpabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2011.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I'm ashamed because of you, so, please, don't do that!&amp;quot;: Reactions to deviance as a protection against a threat to social image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.479-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme au volant ?&amp;quot; : Effet de la menace du stéréotype et de la colère sur les performances des femmes à une tâche liée à la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.673-701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-Arab students and intellectual performance: Do they really suffer of a negative intellectual stereotype?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.219-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group membership influences informal social control reactions to perpetrators of uncivil behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula M. Niedenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.1126-1134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social control behavior: The effects of social situations and personal implication on informal social sanctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Personality Psychology Compass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral and angry emotions provoked by informal social control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula M. Niedenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (21), pp.1699-1720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des émotions morales dans le contrôle social endogroupe : « Tu me fais honte ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.77-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between perceived violation of social norms and social control : Situational factors influencing the reaction to deviance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.1519-1539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle social et effet spectateur: L'impact de l'implication personnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 104, pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of psychological needs on online conformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian Conference on Psychology &amp; the Behavioral Sciences (ACP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social power reduces the consequences of cognitive inconsistency in a Stroop task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cracovie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu de Rôle (JDR) en visioconférence comme procédure d'induction du pouvoir social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bouxom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche de la Fédération EPN-R 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of emotions on reaction to deviance: the effect of anger on social control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences sociales: Concepts, recherches et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2021, 2e édition, 9782100801329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection les TOPOS : DUNOD., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauté du corps : stéréotypes et discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie des beaux et des moches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sciences Humaines, 2020, 9782361065775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Peggy Chekroun </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">peggy-chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2520-2157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069675694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'effet des besoins psychologiques sur la conformité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS; Université Libre de Bruxelles, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social judgment of defensive and secure identity in advantaged and disadvantaged targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kader Issack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l’ADRIPS : inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudge: 1, Priming: 0 : Test de l’efficacité de deux stratégies pour orienter les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS2022 Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric (responsable); Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudge: 1, Priming: 0 : Test de l’efficacité de deux stratégies pour orienter les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS2022 Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric (responsable); Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir social et tolérance à l'inconsistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric; Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ou ne pas faire comme les autres ? Normativité du conformisme et rôle des besoins psychologiques dans l’influence majoritaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du LAPPS (2ème éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fatima Ayouni, Cassandra Gedeon, Anne-Sophie Maillot, Léo Toussard &amp; Hoï-Tong Wong, Dec 2022, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l’épreuve de l’hypothèse des théories du complot comme stigmate social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès International de Psychologie Sociale en Langue Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos préférences sans influences ? Effets de la détention de pouvoir sur la sensibilité au conditionnement évaluatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bouxom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique des jeunes chercheurs en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do female participants perform better with female experimenters? Gender as a situational determinant of Stereotype Threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: How believing to be overweight may provoke objective weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: how overweight self-perception may impact women’s capacity to select low-calorie food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: How believing to be overweight may provoke objective weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La menace du poids idéal : menace du stéréotype, performance et consommation alimentaire chez des femmes se percevant en surpoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forget about diamonds, lipstick is a girl’s best new friend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th General Meeting of the European Association for Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-group deviance: friend of power, foe of status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’appartenance ethnique dans les réactions émotionnelles au contrôle social informel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque Jeune Chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even the dominants fail : Stereotype threat and anxiety in men completting a spelling task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des émotions dans l’émergence du contrôle social informel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale en Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu me fais honte!&amp;quot;: menaces pour soi et émotions morales liées au comportement déviant d'autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional consequences of deviance on bystanders : how emotions affect social control behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Oberlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th General Meeting of European Association of Experimental Social Psychology (EAESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu me fais honte !&amp;quot; menaces pour soi et émotions morales lièes au comportement déviant d'autrui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotype d'infériorité intellectuelle et Menace du stéréotype chez des étudiants d'origine maghrébine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotype d'infériorité intellectuelle et Menace du stéréotype chez des étudiants d'origine maghrébine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pëgguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-group differentiation in advantaged and disadvantaged groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th General Meeting of the European Association of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variability of powerful and powerless groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Meeting of the Society of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réaction des gens face aux transgressions de norme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Research on Conformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distinct associations of ingroup attachment and glorification with responses to the coronavirus pandemic: Evidence from a multilevel investigation in 21 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinnehtukqut Mclamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Syropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Leidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilad Hirschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Bezouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (2), pp.992-1012. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjso.12614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust in scientific information mediates associations between conservatism and coronavirus responses in the U.S., but few other nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinnehtukqut Mclamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Syropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Leidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilad Hirschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.3724. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-07508-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do it for others! The role of family and national group social belongingness in engaging with COVID-19 preventive health behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98, pp.104241. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2021.104241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie COVID-19 : changements de modes de vie et répercussions psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dubois-Comtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (4), pp.335-336. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2022.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Are Not Alone! Sharing Ostracism Fosters Group Identification But Does Not Improve Well-Being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (3), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Site Collaborative Study of the Hostile Priming Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy McCarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Al-Kire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aveyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.18738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Site Collaborative Study of the Hostile Priming Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy McCarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Al-Kire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aveyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.18738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergroup conflict self-perpetuates via meaning: Exposure to intergroup conflict increases meaning and fuels a desire for further conflict.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rovenpor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roblain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Guissmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (1), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pspp0000169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis & van Knippenberg (1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Donnell M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson L.D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis and van Knippenberg (1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O’donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athfah Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.268-294. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691618755704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis and van Knippenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif D. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athfah Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.268 - 294. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691618755704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergroup Conflict Self-Perpetuates via Meaning: Exposure to Intergroup Conflict Increases Meaning and Fuels a Desire for Further Conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rovenpor D.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Brien T.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roblain A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Guissmé L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beware of the gorilla: Effect of goal priming on inattentional blindness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gabarrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.165-171. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.concog.2017.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations : le cercle vicieux des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obéissance, un trait intemporel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros mais pas trop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fémina Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, le sens de l’orientation... et les stéréotypes : effet délétère de la menace du stéréotype sur les performances des femmes à une tâche d’orientation dans l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.455-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, le sens de l’orientation... et les stéréotypes : effet délétère de la menace du stéréotype sur les performances des femmes à une tâche d’orientation dans l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.455-475. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cips.112.0455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic in-Group Evaluation and Adhesion to Acculturation Ideologies: The Case of Moroccan Immigrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantina Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Er-Rafiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.47-55. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijintrel.2015.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigrants’ generational status affects emotional reactions to informal social control : The role of perceived legitimacy of the source of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijintrel.2014.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française du test des émotions réflexives (French-TOSCA-3): une mesure des tendances émotionnelles de honte et de culpabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2011.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échelle de besoin d'appartenance : validation française et rôle dans les réactions à la déviance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sanquirgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Oberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.85-113. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503312001042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I'm ashamed because of you, so, please, don't do that!&amp;quot;: Reactions to deviance as a protection against a threat to social image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.479-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme au volant ?&amp;quot; : Effet de la menace du stéréotype et de la colère sur les performances des femmes à une tâche liée à la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.673-701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-Arab students and intellectual performance: Do they really suffer of a negative intellectual stereotype?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.219-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group membership influences informal social control reactions to perpetrators of uncivil behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula M. Niedenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.1126-1134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social control behavior: The effects of social situations and personal implication on informal social sanctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Personality Psychology Compass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral and angry emotions provoked by informal social control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula M. Niedenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (21), pp.1699-1720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des émotions morales dans le contrôle social endogroupe : « Tu me fais honte ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.77-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between perceived violation of social norms and social control : Situational factors influencing the reaction to deviance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.1519-1539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle social et effet spectateur: L'impact de l'implication personnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 104, pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of psychological needs on online conformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian Conference on Psychology &amp; the Behavioral Sciences (ACP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social power reduces the consequences of cognitive inconsistency in a Stroop task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cracovie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu de Rôle (JDR) en visioconférence comme procédure d'induction du pouvoir social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bouxom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche de la Fédération EPN-R 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of emotions on reaction to deviance: the effect of anger on social control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences sociales: Concepts, recherches et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2021, 2e édition, 9782100801329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection les TOPOS : DUNOD., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauté du corps : stéréotypes et discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie des beaux et des moches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sciences Humaines, 2020, 9782361065775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="720BFAFA"/>
+    <w:nsid w:val="9405B167"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peggy-chekroun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2520-2157" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069675694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653321v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Capuano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342684v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marinthe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kader Issack" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chekroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mollaret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Touz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kergoat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744323v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouxom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gosling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dumesnil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02918972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02918980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beckert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Chekroun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Moreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Oppin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chateignier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chateignier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chateignier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#235;gguy Chekroun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brauer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chappe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaurand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.874" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04247989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinnehtukqut Mclamore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Syropoulos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leidner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Hirschberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Bezouw" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.12614" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Young" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07508-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jaubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2021.104241" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000488" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04247974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy McCarthy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gervais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Aczel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Al-Kire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Aveyard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.18738" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04247967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rovenpor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O'Brien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roblain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Guissm&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspp0000169" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02886196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Donnell M." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson L.D." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247992v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O&#8217;donnell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Nelson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Ackermann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athfah Akhtar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691618755704" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01900604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donnell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif D. Nelson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02886550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovenpor D.R." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Brien T.C." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblain A." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Guissm&#233; L." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Coiffard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gabarrot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2017.08.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899611v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02921534v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905684v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.112.0455" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274041v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2014.12.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM3MKT2T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Er-Rafiy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2015.01.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanquirgo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312001042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473302v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.09.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94L170CT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052744v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052747v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Niedenthal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052754v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053067v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114679v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114658v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114604v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653275v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327885v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708898v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peggy-chekroun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2520-2157" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069675694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653321v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Capuano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342684v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marinthe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kader Issack" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chekroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mollaret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Touz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kergoat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouxom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gosling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dumesnil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02918972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02918980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beckert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Chekroun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Moreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Oppin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chateignier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chateignier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chateignier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#235;gguy Chekroun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brauer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chappe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaurand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.874" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04247989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinnehtukqut Mclamore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Syropoulos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leidner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Hirschberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Bezouw" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.12614" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Young" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07508-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jaubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2021.104241" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000488" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04247974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy McCarthy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gervais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Aczel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Al-Kire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Aveyard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.18738" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04247967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rovenpor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O'Brien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roblain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Guissm&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspp0000169" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02886196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Donnell M." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson L.D." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247992v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O&#8217;donnell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Nelson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Ackermann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athfah Akhtar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691618755704" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01900604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donnell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif D. Nelson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02886550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovenpor D.R." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Brien T.C." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblain A." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Guissm&#233; L." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Coiffard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gabarrot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2017.08.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899611v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02921534v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905684v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.112.0455" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473231v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Er-Rafiy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2015.01.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2014.12.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM3MKT2T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473302v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.09.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94L170CT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanquirgo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312001042" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052744v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052747v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Niedenthal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052754v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053067v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114679v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114658v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114604v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653275v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327885v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708898v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>