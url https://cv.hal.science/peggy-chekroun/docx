--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Peggy Chekroun </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">peggy-chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2520-2157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069675694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'effet des besoins psychologiques sur la conformité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS; Université Libre de Bruxelles, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social judgment of defensive and secure identity in advantaged and disadvantaged targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kader Issack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l’ADRIPS : inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudge: 1, Priming: 0 : Test de l’efficacité de deux stratégies pour orienter les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS2022 Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric (responsable); Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudge: 1, Priming: 0 : Test de l’efficacité de deux stratégies pour orienter les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS2022 Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric (responsable); Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir social et tolérance à l'inconsistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric; Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ou ne pas faire comme les autres ? Normativité du conformisme et rôle des besoins psychologiques dans l’influence majoritaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du LAPPS (2ème éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fatima Ayouni, Cassandra Gedeon, Anne-Sophie Maillot, Léo Toussard &amp; Hoï-Tong Wong, Dec 2022, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l’épreuve de l’hypothèse des théories du complot comme stigmate social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès International de Psychologie Sociale en Langue Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos préférences sans influences ? Effets de la détention de pouvoir sur la sensibilité au conditionnement évaluatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bouxom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique des jeunes chercheurs en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do female participants perform better with female experimenters? Gender as a situational determinant of Stereotype Threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: How believing to be overweight may provoke objective weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: how overweight self-perception may impact women’s capacity to select low-calorie food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: How believing to be overweight may provoke objective weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La menace du poids idéal : menace du stéréotype, performance et consommation alimentaire chez des femmes se percevant en surpoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forget about diamonds, lipstick is a girl’s best new friend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th General Meeting of the European Association for Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-group deviance: friend of power, foe of status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’appartenance ethnique dans les réactions émotionnelles au contrôle social informel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque Jeune Chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even the dominants fail : Stereotype threat and anxiety in men completting a spelling task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des émotions dans l’émergence du contrôle social informel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale en Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu me fais honte!&amp;quot;: menaces pour soi et émotions morales liées au comportement déviant d'autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional consequences of deviance on bystanders : how emotions affect social control behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Oberlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th General Meeting of European Association of Experimental Social Psychology (EAESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu me fais honte !&amp;quot; menaces pour soi et émotions morales lièes au comportement déviant d'autrui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotype d'infériorité intellectuelle et Menace du stéréotype chez des étudiants d'origine maghrébine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotype d'infériorité intellectuelle et Menace du stéréotype chez des étudiants d'origine maghrébine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pëgguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-group differentiation in advantaged and disadvantaged groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th General Meeting of the European Association of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variability of powerful and powerless groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Meeting of the Society of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réaction des gens face aux transgressions de norme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Research on Conformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distinct associations of ingroup attachment and glorification with responses to the coronavirus pandemic: Evidence from a multilevel investigation in 21 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinnehtukqut Mclamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Syropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Leidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilad Hirschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Bezouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (2), pp.992-1012. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjso.12614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust in scientific information mediates associations between conservatism and coronavirus responses in the U.S., but few other nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinnehtukqut Mclamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Syropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Leidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilad Hirschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.3724. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-07508-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do it for others! The role of family and national group social belongingness in engaging with COVID-19 preventive health behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98, pp.104241. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2021.104241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie COVID-19 : changements de modes de vie et répercussions psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dubois-Comtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (4), pp.335-336. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2022.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Are Not Alone! Sharing Ostracism Fosters Group Identification But Does Not Improve Well-Being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (3), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Site Collaborative Study of the Hostile Priming Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy McCarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Al-Kire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aveyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.18738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Site Collaborative Study of the Hostile Priming Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy McCarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Al-Kire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aveyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.18738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergroup conflict self-perpetuates via meaning: Exposure to intergroup conflict increases meaning and fuels a desire for further conflict.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rovenpor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roblain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Guissmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (1), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pspp0000169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis & van Knippenberg (1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Donnell M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson L.D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis and van Knippenberg (1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O’donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athfah Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.268-294. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691618755704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis and van Knippenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif D. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athfah Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.268 - 294. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691618755704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergroup Conflict Self-Perpetuates via Meaning: Exposure to Intergroup Conflict Increases Meaning and Fuels a Desire for Further Conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rovenpor D.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Brien T.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roblain A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Guissmé L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beware of the gorilla: Effect of goal priming on inattentional blindness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gabarrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.165-171. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.concog.2017.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations : le cercle vicieux des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obéissance, un trait intemporel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros mais pas trop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fémina Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, le sens de l’orientation... et les stéréotypes : effet délétère de la menace du stéréotype sur les performances des femmes à une tâche d’orientation dans l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.455-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, le sens de l’orientation... et les stéréotypes : effet délétère de la menace du stéréotype sur les performances des femmes à une tâche d’orientation dans l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.455-475. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cips.112.0455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic in-Group Evaluation and Adhesion to Acculturation Ideologies: The Case of Moroccan Immigrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantina Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Er-Rafiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.47-55. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijintrel.2015.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigrants’ generational status affects emotional reactions to informal social control : The role of perceived legitimacy of the source of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijintrel.2014.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française du test des émotions réflexives (French-TOSCA-3): une mesure des tendances émotionnelles de honte et de culpabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2011.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échelle de besoin d'appartenance : validation française et rôle dans les réactions à la déviance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sanquirgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Oberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.85-113. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503312001042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I'm ashamed because of you, so, please, don't do that!&amp;quot;: Reactions to deviance as a protection against a threat to social image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.479-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme au volant ?&amp;quot; : Effet de la menace du stéréotype et de la colère sur les performances des femmes à une tâche liée à la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.673-701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-Arab students and intellectual performance: Do they really suffer of a negative intellectual stereotype?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.219-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group membership influences informal social control reactions to perpetrators of uncivil behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula M. Niedenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.1126-1134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social control behavior: The effects of social situations and personal implication on informal social sanctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Personality Psychology Compass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral and angry emotions provoked by informal social control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula M. Niedenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (21), pp.1699-1720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des émotions morales dans le contrôle social endogroupe : « Tu me fais honte ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.77-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between perceived violation of social norms and social control : Situational factors influencing the reaction to deviance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.1519-1539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle social et effet spectateur: L'impact de l'implication personnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 104, pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of psychological needs on online conformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian Conference on Psychology &amp; the Behavioral Sciences (ACP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social power reduces the consequences of cognitive inconsistency in a Stroop task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cracovie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu de Rôle (JDR) en visioconférence comme procédure d'induction du pouvoir social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bouxom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche de la Fédération EPN-R 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of emotions on reaction to deviance: the effect of anger on social control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences sociales: Concepts, recherches et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2021, 2e édition, 9782100801329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection les TOPOS : DUNOD., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauté du corps : stéréotypes et discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie des beaux et des moches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sciences Humaines, 2020, 9782361065775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Peggy Chekroun </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">peggy-chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2520-2157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069675694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'effet des besoins psychologiques sur la conformité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS; Université Libre de Bruxelles, Jul 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social judgment of defensive and secure identity in advantaged and disadvantaged targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Kader Issack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mollaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques de l’ADRIPS : inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRIPS, Jun 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudge: 1, Priming: 0 : Test de l’efficacité de deux stratégies pour orienter les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS2022 Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric (responsable); Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudge: 1, Priming: 0 : Test de l’efficacité de deux stratégies pour orienter les comportements alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIPS2022 Congrès International de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric (responsable); Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir social et tolérance à l'inconsistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de psychologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Ric; Théodore Alexopoulos; Antonin Carrier; Alice Follenfant; Hélène Labarre; Alexandre Pascual; Nicolas Pillaud; Baptiste Subra, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ou ne pas faire comme les autres ? Normativité du conformisme et rôle des besoins psychologiques dans l’influence majoritaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du LAPPS (2ème éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fatima Ayouni, Cassandra Gedeon, Anne-Sophie Maillot, Léo Toussard &amp; Hoï-Tong Wong, Dec 2022, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à l’épreuve de l’hypothèse des théories du complot comme stigmate social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès International de Psychologie Sociale en Langue Française (CIPSLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos préférences sans influences ? Effets de la détention de pouvoir sur la sensibilité au conditionnement évaluatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bouxom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique des jeunes chercheurs en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do female participants perform better with female experimenters? Gender as a situational determinant of Stereotype Threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Akinyemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Congress of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: How believing to be overweight may provoke objective weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: how overweight self-perception may impact women’s capacity to select low-calorie food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overweight stereotype threat: How believing to be overweight may provoke objective weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La menace du poids idéal : menace du stéréotype, performance et consommation alimentaire chez des femmes se percevant en surpoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Houtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forget about diamonds, lipstick is a girl’s best new friend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Beckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th General Meeting of the European Association for Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-group deviance: friend of power, foe of status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’appartenance ethnique dans les réactions émotionnelles au contrôle social informel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque Jeune Chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Even the dominants fail : Stereotype threat and anxiety in men completting a spelling task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, New Orleans, Louisiane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des émotions dans l’émergence du contrôle social informel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale en Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu me fais honte!&amp;quot;: menaces pour soi et émotions morales liées au comportement déviant d'autrui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional consequences of deviance on bystanders : how emotions affect social control behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Oberlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th General Meeting of European Association of Experimental Social Psychology (EAESP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu me fais honte !&amp;quot; menaces pour soi et émotions morales lièes au comportement déviant d'autrui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale de Langue Française, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale (ADRIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotype d'infériorité intellectuelle et Menace du stéréotype chez des étudiants d'origine maghrébine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréotype d'infériorité intellectuelle et Menace du stéréotype chez des étudiants d'origine maghrébine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pëgguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-group differentiation in advantaged and disadvantaged groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th General Meeting of the European Association of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variability of powerful and powerless groups.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Meeting of the Society of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réaction des gens face aux transgressions de norme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès International de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00115409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Research on Conformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distinct associations of ingroup attachment and glorification with responses to the coronavirus pandemic: Evidence from a multilevel investigation in 21 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinnehtukqut Mclamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Syropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Leidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilad Hirschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van Bezouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (2), pp.992-1012. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjso.12614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust in scientific information mediates associations between conservatism and coronavirus responses in the U.S., but few other nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinnehtukqut Mclamore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Syropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Leidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilad Hirschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.3724. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-07508-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do it for others! The role of family and national group social belongingness in engaging with COVID-19 preventive health behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genavee Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 98, pp.104241. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2021.104241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie COVID-19 : changements de modes de vie et répercussions psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dubois-Comtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Piermattéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67 (4), pp.335-336. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2022.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You Are Not Alone! Sharing Ostracism Fosters Group Identification But Does Not Improve Well-Being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (3), pp.163-177. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Site Collaborative Study of the Hostile Priming Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy McCarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Al-Kire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aveyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.18738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Site Collaborative Study of the Hostile Priming Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy McCarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Al-Kire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aveyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.18738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergroup conflict self-perpetuates via meaning: Exposure to intergroup conflict increases meaning and fuels a desire for further conflict.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rovenpor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roblain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura de Guissmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (1), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pspp0000169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis and van Knippenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif D. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athfah Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.268 - 294. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691618755704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis & van Knippenberg (1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Donnell M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson L.D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registered Replication Report: Dijksterhuis and van Knippenberg (1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O’donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athfah Akhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), pp.268-294. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1745691618755704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergroup Conflict Self-Perpetuates via Meaning: Exposure to Intergroup Conflict Increases Meaning and Fuels a Desire for Further Conflict</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rovenpor D.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O'Brien T.C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roblain A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Guissmé L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegguy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beware of the gorilla: Effect of goal priming on inattentional blindness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Coiffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gabarrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.165-171. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.concog.2017.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations : le cercle vicieux des stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obéissance, un trait intemporel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héros mais pas trop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fémina Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, le sens de l’orientation... et les stéréotypes : effet délétère de la menace du stéréotype sur les performances des femmes à une tâche d’orientation dans l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.455-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes, le sens de l’orientation... et les stéréotypes : effet délétère de la menace du stéréotype sur les performances des femmes à une tâche d’orientation dans l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.455-475. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cips.112.0455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic in-Group Evaluation and Adhesion to Acculturation Ideologies: The Case of Moroccan Immigrants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantina Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Er-Rafiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gosling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.47-55. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijintrel.2015.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigrants’ generational status affects emotional reactions to informal social control : The role of perceived legitimacy of the source of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Guimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijintrel.2014.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation française du test des émotions réflexives (French-TOSCA-3): une mesure des tendances émotionnelles de honte et de culpabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2011.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échelle de besoin d'appartenance : validation française et rôle dans les réactions à la déviance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sanquirgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Oberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.85-113. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503312001042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I'm ashamed because of you, so, please, don't do that!&amp;quot;: Reactions to deviance as a protection against a threat to social image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.479-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme au volant ?&amp;quot; : Effet de la menace du stéréotype et de la colère sur les performances des femmes à une tâche liée à la conduite automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.673-701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group membership influences informal social control reactions to perpetrators of uncivil behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula M. Niedenthal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.1126-1134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-Arab students and intellectual performance: Do they really suffer of a negative intellectual stereotype?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Chateignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dutrévis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.219-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social control behavior: The effects of social situations and personal implication on informal social sanctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Personality Psychology Compass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral and angry emotions provoked by informal social control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula M. Niedenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (21), pp.1699-1720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des émotions morales dans le contrôle social endogroupe : « Tu me fais honte ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.77-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between perceived violation of social norms and social control : Situational factors influencing the reaction to deviance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.1519-1539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle social et effet spectateur: L'impact de l'implication personnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 104, pp.83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of psychological needs on online conformity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Capuano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Asian Conference on Psychology &amp; the Behavioral Sciences (ACP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social power reduces the consequences of cognitive inconsistency in a Stroop task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Cracovie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu de Rôle (JDR) en visioconférence comme procédure d'induction du pouvoir social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bouxom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche de la Fédération EPN-R 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of emotions on reaction to deviance: the effect of anger on social control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Oppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Meeting of the European Association of Social Psychology (EASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stockholm, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences sociales: Concepts, recherches et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2021, 2e édition, 9782100801329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Nugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection les TOPOS : DUNOD., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauté du corps : stéréotypes et discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie des beaux et des moches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sciences Humaines, 2020, 9782361065775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9405B167"/>
+    <w:nsid w:val="C85AE3C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peggy-chekroun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2520-2157" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069675694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653321v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Capuano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342684v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marinthe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kader Issack" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chekroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mollaret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327402v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Touz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kergoat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouxom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gosling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dumesnil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02918972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02918980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beckert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Chekroun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Moreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Oppin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chateignier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chateignier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chateignier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#235;gguy Chekroun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brauer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chappe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaurand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.874" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04247989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinnehtukqut Mclamore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Syropoulos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leidner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Hirschberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Bezouw" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.12614" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Young" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07508-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jaubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2021.104241" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000488" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04247974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy McCarthy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gervais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Aczel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Al-Kire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Aveyard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.18738" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04247967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rovenpor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O'Brien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roblain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Guissm&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspp0000169" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02886196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Donnell M." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson L.D." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247992v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O&#8217;donnell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Nelson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Ackermann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athfah Akhtar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691618755704" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01900604v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donnell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif D. Nelson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02886550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovenpor D.R." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Brien T.C." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblain A." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Guissm&#233; L." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Coiffard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gabarrot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2017.08.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899611v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02921534v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905684v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.112.0455" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473231v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Er-Rafiy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2015.01.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2014.12.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM3MKT2T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473302v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.09.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94L170CT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanquirgo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312001042" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052744v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052747v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Niedenthal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052754v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053067v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114679v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114658v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114604v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653275v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327885v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708898v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peggy-chekroun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2520-2157" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069675694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653321v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Capuano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Chekroun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342684v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marinthe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kader Issack" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chekroun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mollaret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Touz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kergoat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bouxom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Houtin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gosling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02890498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dumesnil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02918972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02918980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Beckert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegguy Chekroun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Moreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Oppin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Chateignier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294866v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chateignier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dutr&#233;vis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chateignier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#235;gguy Chekroun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brauer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chappe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaurand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.874" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04247989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinnehtukqut Mclamore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Syropoulos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leidner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Hirschberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van Bezouw" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.12614" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Young" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07508-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Jaubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2021.104241" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubois-Comtois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.09.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000488" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04247974v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy McCarthy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Gervais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Aczel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Al-Kire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Aveyard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.18738" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04247967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rovenpor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O'Brien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roblain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Guissm&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pspp0000169" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01900604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donnell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif D. Nelson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Ackermann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athfah Akhtar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1745691618755704" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02886196v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Donnell M." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson L.D." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O&#8217;donnell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Nelson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02886550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rovenpor D.R." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O'Brien T.C." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblain A." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Guissm&#233; L." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Coiffard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gabarrot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2017.08.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899611v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02921534v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905684v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.112.0455" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473231v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Er-Rafiy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2015.01.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijintrel.2014.12.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM3MKT2T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473302v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.09.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94L170CT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057708v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanquirgo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503312001042" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052758v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052744v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053057v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pierre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M. Niedenthal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052747v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052754v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053067v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114679v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114658v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114604v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653275v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327510v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327885v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708898v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>