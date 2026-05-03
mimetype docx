--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -446,51 +446,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First investigations on arsenic content in ultramafic rocks' alterites from Nickel mines, implications for surface waters quality in ultramafic watersheds (New-Caledonia)</w:t>
+                <w:t xml:space="preserve">Occurrence of arsenic in ultramafic rocks' alterites from nickel mines in New Caledonia: implications for the contamination of surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Le Mestre</w:t>
@@ -512,236 +512,227 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 18, pp.1397 - 1402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888355v1</w:t>
+                <w:t xml:space="preserve">hal-02912881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral fibres and environmental monitoring: A comparison of different analytical strategies in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Rita Petriglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Rita Petriglieri</w:t>
+                <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
+                <w:t xml:space="preserve">Mario Tribaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bersani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gsf.2018.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of arsenic in ultramafic rocks' alterites from nickel mines in New Caledonia: implications for the contamination of surface waters</w:t>
+                <w:t xml:space="preserve">First investigations on arsenic content in ultramafic rocks' alterites from Nickel mines, implications for surface waters quality in ultramafic watersheds (New-Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Le Mestre</w:t>
@@ -763,69 +754,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18, pp.1397 - 1402</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-020-01009-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912881v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory and in-situ investigations for trapping Pb and Ni with an unusual electrochemical device, the calcareous deposit in seawater</w:t>
               </w:r>
@@ -997,51 +997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 190 (11), </w:t>
@@ -1373,51 +1373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1475,369 +1475,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of raw pig slurry and pig farming practices on physico-chemical parameters and on atmospheric N2O and CH4 emissions from tropical soils, Uvéa Island (South Pacific)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxic chromium release from nickel mining sediments in surface waters, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Le Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roth</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">X. Thomas</w:t>
+                <w:t xml:space="preserve">Nicolas Bazire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-014-0475-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349923v1</w:t>
+                <w:t xml:space="preserve">hal-02912883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic chromium release from nickel mining sediments in surface waters, New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of raw pig slurry and pig farming practices on physico-chemical parameters and on atmospheric N2O and CH4 emissions from tropical soils, Uvéa Island (South Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Lemestre</w:t>
+                <w:t xml:space="preserve">L. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bazire</w:t>
+                <w:t xml:space="preserve">X. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520889v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxic chromium release from nickel mining sediments in surface waters, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Lemestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bazire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.511-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-014-0475-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-014-0475-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02912883v1</w:t>
+                <w:t xml:space="preserve">hal-02520889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1894,51 +1894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redwane Yalcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Desriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Lemestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2224,472 +2224,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the impact perimeter of mining activities of Koniambo SA using atmospheric modelling coupled with lichen biomonitoring</w:t>
+                <w:t xml:space="preserve">LIFE CYCLE ANALYSIS FOR THE TREATMENT OF ORGANIC MATTER FROM MUNICIPAL SOLID WASTE: A CASE STUDY OF FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Zaiter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Pasquet</w:t>
+                <w:t xml:space="preserve">Lina Pinto Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Burgalat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle Roth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone COMbustion et POLlution Atmosphérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ENVIRONMENTAL IMPACT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Naples, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/EID180071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046959v1</w:t>
+                <w:t xml:space="preserve">hal-01918899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FATE OF ATMOSPHERIC DUST FROM MINING ACTIVITIES IN NEW CALEDONIA AND THE IMPACT ON THE NICKEL CONTENT OF LICHEN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the impact perimeter of mining activities of Koniambo SA using atmospheric modelling coupled with lichen biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Riviere</w:t>
+                <w:t xml:space="preserve">Mariam Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Burgalat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yaya Dembele</w:t>
+                <w:t xml:space="preserve">Jérémie Burgalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENVIRONMENTAL IMPACT 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque francophone COMbustion et POLlution Atmosphérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918907v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIFE CYCLE ANALYSIS FOR THE TREATMENT OF ORGANIC MATTER FROM MUNICIPAL SOLID WASTE: A CASE STUDY OF FRANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FATE OF ATMOSPHERIC DUST FROM MINING ACTIVITIES IN NEW CALEDONIA AND THE IMPACT ON THE NICKEL CONTENT OF LICHEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Burgalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ngassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Pinto Diaz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yaya Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENVIRONMENTAL IMPACT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Naples, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2495/EID180071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2495/EID180441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918899v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring environmental risk in fibrous minerals in New Caledonia: a comparison between different analytical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Rita Petriglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Rita Petriglieri</w:t>
+                <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Salvioli-Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Tribaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.2017 - 14544</w:t>
@@ -3581,64 +3581,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiante et bonnes pratiques. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Tribaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4159,51 +4159,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3699EC78"/>
+    <w:nsid w:val="F1B4E06C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4390,51 +4390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peggy-gunkel-grillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253132118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245288v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Klein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kaplan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-023-01650-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245290v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Patrick Taylor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gillings" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Fry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Barlow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gueyte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122257" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Schneider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Le Mestre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desriaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01009-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Rita Petriglieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laporte-Magoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tribaudino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bersani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2018.11.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02912881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sabot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40307-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7029-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0602-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Monier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-3681-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiniou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7617-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03349923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lemestre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-014-0475-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02912883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05245663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwane Yalcin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Monin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia, Sarah Sinyeue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parmentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zaiter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918907v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Burgalat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ngassa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Dembele" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EID180441" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Pinto Diaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EID180071" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520890v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Salvioli-Mariani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729799v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Guezenoc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506295v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Le Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504261v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zanella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bierque" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tramier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Girault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/au-fil-de-leau-noumea-2019-workshop-des-17-et-18-septembre/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157481v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bice Fubini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Cavarero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01937180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01938824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peggy-gunkel-grillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253132118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245288v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Klein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kaplan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-023-01650-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245290v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Patrick Taylor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gillings" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Fry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Barlow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gueyte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122257" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02912881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Schneider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Le Mestre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desriaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Rita Petriglieri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laporte-Magoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tribaudino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bersani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2018.11.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01009-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sabot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40307-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7029-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0602-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Monier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-3681-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiniou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7617-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02912883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-014-0475-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03349923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lemestre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05245663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwane Yalcin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Monin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia, Sarah Sinyeue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parmentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Pinto Diaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EID180071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zaiter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Burgalat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ngassa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Dembele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EID180441" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520890v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Salvioli-Mariani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729799v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Guezenoc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506295v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Le Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504261v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zanella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bierque" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tramier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Girault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/au-fil-de-leau-noumea-2019-workshop-des-17-et-18-septembre/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157481v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bice Fubini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Cavarero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01937180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01938824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>