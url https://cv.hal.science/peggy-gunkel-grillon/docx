--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -446,51 +446,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of arsenic in ultramafic rocks' alterites from nickel mines in New Caledonia: implications for the contamination of surface waters</w:t>
+                <w:t xml:space="preserve">First investigations on arsenic content in ultramafic rocks' alterites from Nickel mines, implications for surface waters quality in ultramafic watersheds (New-Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Le Mestre</w:t>
@@ -512,227 +512,236 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18, pp.1397 - 1402</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-020-01009-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912881v1</w:t>
+                <w:t xml:space="preserve">hal-02888355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral fibres and environmental monitoring: A comparison of different analytical strategies in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Rita Petriglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Tribaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Bersani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gsf.2018.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First investigations on arsenic content in ultramafic rocks' alterites from Nickel mines, implications for surface waters quality in ultramafic watersheds (New-Caledonia)</w:t>
+                <w:t xml:space="preserve">Occurrence of arsenic in ultramafic rocks' alterites from nickel mines in New Caledonia: implications for the contamination of surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Le Mestre</w:t>
@@ -754,78 +763,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 18, pp.1397 - 1402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-020-01009-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02888355v1</w:t>
+                <w:t xml:space="preserve">hal-02912881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory and in-situ investigations for trapping Pb and Ni with an unusual electrochemical device, the calcareous deposit in seawater</w:t>
               </w:r>
@@ -997,51 +997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 190 (11), </w:t>
@@ -1207,637 +1207,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nickel mining in New Caledonia assessed by compositional data analysis of lichens.</w:t>
+                <w:t xml:space="preserve">Alternative dry separation of PM10 from soils for characterization by kinetic extraction: example of new Caledonian mining soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Le Monier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+                <w:t xml:space="preserve">Thomas Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpringerPlus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40064-016-3681-4⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (24), pp.25105-25113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7617-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435313v1</w:t>
+                <w:t xml:space="preserve">hal-01531690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative dry separation of PM10 from soils for characterization by kinetic extraction: example of new Caledonian mining soils</w:t>
+                <w:t xml:space="preserve">Impact of nickel mining in New Caledonia assessed by compositional data analysis of lichens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Serres</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Le Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Quiniou</w:t>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (24), pp.25105-25113. </w:t>
+              <w:t xml:space="preserve">SpringerPlus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.2022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7617-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40064-016-3681-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531690v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic chromium release from nickel mining sediments in surface waters, New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of raw pig slurry and pig farming practices on physico-chemical parameters and on atmospheric N2O and CH4 emissions from tropical soils, Uvéa Island (South Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bazire</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912883v1</w:t>
+                <w:t xml:space="preserve">hal-03349923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of raw pig slurry and pig farming practices on physico-chemical parameters and on atmospheric N2O and CH4 emissions from tropical soils, Uvéa Island (South Pacific)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toxic chromium release from nickel mining sediments in surface waters, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Joly</w:t>
+                <w:t xml:space="preserve">Monika Lemestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Thomas</w:t>
+                <w:t xml:space="preserve">Nicolas Bazire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.511-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-014-0475-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349923v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxic chromium release from nickel mining sediments in surface waters, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Le Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bazire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 12 (4), pp.511-516. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10311-014-0475-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520889v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1894,51 +1894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redwane Yalcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Desriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Lemestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2224,472 +2224,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIFE CYCLE ANALYSIS FOR THE TREATMENT OF ORGANIC MATTER FROM MUNICIPAL SOLID WASTE: A CASE STUDY OF FRANCE</w:t>
+                <w:t xml:space="preserve">Study of the impact perimeter of mining activities of Koniambo SA using atmospheric modelling coupled with lichen biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Pinto Diaz</w:t>
+                <w:t xml:space="preserve">Mariam Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Roth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémie Burgalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENVIRONMENTAL IMPACT 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque francophone COMbustion et POLlution Atmosphérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ouarzazate, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918899v1</w:t>
+                <w:t xml:space="preserve">hal-04046959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the impact perimeter of mining activities of Koniambo SA using atmospheric modelling coupled with lichen biomonitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FATE OF ATMOSPHERIC DUST FROM MINING ACTIVITIES IN NEW CALEDONIA AND THE IMPACT ON THE NICKEL CONTENT OF LICHEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Zaiter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
+                <w:t xml:space="preserve">Emmanuel Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Burgalat</w:t>
+                <w:t xml:space="preserve">Jeremie Burgalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ngassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone COMbustion et POLlution Atmosphérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ENVIRONMENTAL IMPACT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Naples, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/EID180441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046959v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FATE OF ATMOSPHERIC DUST FROM MINING ACTIVITIES IN NEW CALEDONIA AND THE IMPACT ON THE NICKEL CONTENT OF LICHEN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">LIFE CYCLE ANALYSIS FOR THE TREATMENT OF ORGANIC MATTER FROM MUNICIPAL SOLID WASTE: A CASE STUDY OF FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Pinto Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Roth</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENVIRONMENTAL IMPACT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Naples, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2495/EID180441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2495/EID180071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918907v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring environmental risk in fibrous minerals in New Caledonia: a comparison between different analytical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Rita Petriglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Salvioli-Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Tribaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.2017 - 14544</w:t>
@@ -2856,90 +2856,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichen used to assess nickel atmospheric dispersion, an example of New Caledonia Asbestos and best practices View project Atmospheric signature in marine sediments View project Camille Pasquet Lichen used to assess nickel atmospheric dispersion, an example of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Environment, Chemistry and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Auckland, Australia</w:t>
@@ -3581,64 +3581,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiante et bonnes pratiques. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Tribaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4159,51 +4159,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1B4E06C"/>
+    <w:nsid w:val="F42496C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4390,51 +4390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peggy-gunkel-grillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253132118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245288v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Klein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kaplan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-023-01650-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245290v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Patrick Taylor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gillings" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Fry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Barlow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gueyte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122257" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02912881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Schneider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Le Mestre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desriaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Rita Petriglieri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laporte-Magoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tribaudino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bersani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2018.11.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01009-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sabot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40307-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7029-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0602-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Monier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-3681-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiniou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7617-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02912883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-014-0475-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03349923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lemestre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05245663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwane Yalcin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Monin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia, Sarah Sinyeue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parmentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Pinto Diaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EID180071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zaiter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Burgalat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ngassa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Dembele" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EID180441" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520890v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Salvioli-Mariani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729799v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Guezenoc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506295v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Le Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504261v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zanella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bierque" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tramier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Girault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/au-fil-de-leau-noumea-2019-workshop-des-17-et-18-septembre/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157481v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bice Fubini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Cavarero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01937180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01938824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peggy-gunkel-grillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253132118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245288v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Klein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kaplan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-023-01650-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245290v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Patrick Taylor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Gillings" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Fry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Barlow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gueyte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122257" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Schneider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Le Mestre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desriaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01009-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Rita Petriglieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laporte-Magoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tribaudino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bersani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2018.11.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02912881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sabot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40307-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7029-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0602-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quiniou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7617-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Monier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-3681-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03349923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lemestre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-014-0475-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02912883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05245663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwane Yalcin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Monin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia, Sarah Sinyeue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parmentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zaiter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Burgalat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918907v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Roth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Burgalat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ngassa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Dembele" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EID180441" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01918899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Pinto Diaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EID180071" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520890v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Salvioli-Mariani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729799v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Guezenoc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506295v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Le Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504261v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zanella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bierque" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tramier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Girault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.nc/au-fil-de-leau-noumea-2019-workshop-des-17-et-18-septembre/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157481v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bice Fubini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tomatis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Cavarero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01937180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01938824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Huillier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>