--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1811,337 +1811,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les romans de Lowell : des romans géographes ; ou géographie du territoire de l’identité chez Jack Kerouac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Françoise Alamichel, Olivier Brossard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Géographie dans le monde anglophone : espace et identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Michel Houdiard, pp.176-195, 2009, 9782356920393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Survivance et langagement. Écrire la transmission et l’héritage de la Franco-Américanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Pacini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Jongy, Annette Keilhauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission/héritage dans l'écriture contemporaine de soi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.34-43, 2009, Collection Littératures, 284516422X, 9782845164222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 1, Michel Houdiard, pp.176-195, 2009, 9782356920393</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hériter, transmettre et écrire : une affaire de famille(s) chez Normand Beaupré et Robert B. Perreault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Murielle Lucie Clément, Sabine Van Wesemael. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations familiales dans les littératures française et francophone des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume 1, La figure du père, L'Harmattan, pp.325-334, 2008, 978-2-296-05502-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix canucks contemporaines : Écritures francophones de la Nouvelle-Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Pacini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmission et théories des littératures francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.283-298, 2008, 9791030006889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.42764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03452457v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03452479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2360,2757 +2360,2757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emptying the Bag of 'Evidence': Third-minding, or a Ritualistic and Alchemical Journey into Poetry and the Creative Process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix, Sons, Bruits, Silences. 54e Congrès de l’Association française d’études américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’études américaines; Université de Bourgogne, May 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;The Railroad Earth&amp;quot; : une exploration sonore des hospitalités du monde des trains »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trains of Thought: The Railroad in Literature and the Arts / Trains de vie : les rails dans la littérature et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAS 2 – LABEX SMS programme “Méville”; Université Toulouse Jean Jaurès, Mar 2023, Toulouse (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Jordan Abel, poète nisga’a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarie (anne-Marie) Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Pacini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie, anthropologie/ethnologie, poètes, anthropologues-poètes/poètes anthropologues : croisements, emprunts, ré/appropriations dans les Amériques et le pourtour du Pacifique (1960-)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peggy Pacini; Gérald Peloux; AMarie Petitjean, Sep 2023, Charenton-le-Pont (Médiathèque du patrimoine et de la photographie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Mougeot</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Peggy Pacini; Gérald Peloux; AMarie Petitjean, Sep 2023, Charenton-le-Pont (Médiathèque du patrimoine et de la photographie), France</w:t>
+                <w:t xml:space="preserve">hal-04267315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“ ‘A classic with a 21st century twist’: 1 The Road and the Cannibalistic Junkspace of Techno-capitalism”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No Future: 21st Century Literature and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Warwick, Sep 2022, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CAS 2 – LABEX SMS programme “Méville”; Université Toulouse Jean Jaurès, Mar 2023, Toulouse (FR), France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“From Beat Generation to Hacker Generation: On/1 The Road: Experimental Road Narratives”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beat Times: Temporalities in Beat Writing. EUROPEAN BEAT STUDIES NETWORK 10th ANNUAL CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROPEAN BEAT STUDIES NETWORK, Sep 2022, Murcia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française d’études américaines; Université de Bourgogne, May 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tiers espace et rite de passage : le poème à l’épreuve de son auteur et de ses traducteurs, Allen Ginsberg, Claude Pélieu et Mary Beach »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Axe 2 UMR Héritages, « Création : passages et impasses »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Héritages, Jun 2022, Charenton-le-Pont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Warwick, Sep 2022, Warwick, United Kingdom</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Haunted Voice / Haunting Voices: It’s All a Matter of Archives and Heritage—Jack Kerouac and His Legend”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MLA 2022 Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Washington, United States</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“What’s in a deck? Words! Words! Words! And more! — McClure’s 1960s Personal Universe Decks”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Beat Studies Network 10th Annual Conference, Beat Studies — Present and Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Estíbaliz Encarnación-Pinedo; Benjamin J. Heal; Chad Weidner, Oct 2021, Online conference, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UMR Héritages, Jun 2022, Charenton-le-Pont, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pélieu, Beach, Ginsberg : traduction in progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Horton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international “'Courts-circuits et visions disjonctées : œuvre et réseaux de Claude Pélieu/ Short-circuits and Fused Visions : The Works and Networks of Claude Pélieu'"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, James Horton; Peggy Pacini; Frank Rynne, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EUROPEAN BEAT STUDIES NETWORK, Sep 2022, Murcia, Spain</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Electric Banana and Sound Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international “'Courts-circuits et visions disjonctées : œuvre et réseaux de Claude Pélieu/ Short-circuits and Fused Visions : The Works and Networks of Claude Pélieu'"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, James Horton; Peggy Pacini; Frank Rynne, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, James Horton; Peggy Pacini; Frank Rynne, Jul 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le cut-up : de la technique à la pratique, retour sur une expérience »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Écriture Créative en Formations : enjeux épistémologiques et méthodologie de recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Marie Petitjean, Jan 2021, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Estíbaliz Encarnación-Pinedo; Benjamin J. Heal; Chad Weidner, Oct 2021, Online conference, Taiwan</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“ruth weiss: a poetics grounded in intermediality and performance”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 66th British Association for American Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Association for American Studies (BAAS), Apr 2021, Online Conference, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Experimental, Radical: Contemporary French Poets/Writers in the Footsteps of the Beats”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Pacini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACLA 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Comparative Literature Association, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, British Association for American Studies (BAAS), Apr 2021, Online Conference, United Kingdom</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">'The God I Worship is a Lion' ” : Michael McClure’s Beast Language and Poetic Manifesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AFEA 2019 – “Disciplines / Indiscipline.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Feith; Ambre Ivol; Heather-Jane Bayly; Céline Letemplé; Diana Maloyan, May 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, James Horton; Peggy Pacini; Frank Rynne, Jul 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Building Community and Inspiring Social Changes: Beat Performance at the Human Be-In, Golden Gate Park 1967”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Beat Studies Network 7th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Antonic; Paul Pechmann; Harriet Nachtmann; Vienna Poetry School, Oct 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le cut-up : de la technique à la pratique, retour sur une expérience »</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Howl’ -- construction du mythe et avènement de la Communauté ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communitas : Les mots du commun et de la Communauté (congrès SFLGC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cergy-Pontoise, MIR; Rémi Astruc, Nov 2018, Neuville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la lecture-performance à la construction de la Communauté : Allen Ginsberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Pacini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études "Écriture Créative en Formations : enjeux épistémologiques et méthodologie de recherche"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Anne-Marie Petitjean, Jan 2021, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">, Rémi Astruc, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Michel Feith; Ambre Ivol; Heather-Jane Bayly; Céline Letemplé; Diana Maloyan, May 2019, Nantes, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je pense à Jack Kerouac, le père que nous n’avons jamais trouvé. Entre mythe, nostalgie et réalité : résonances contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Beat Generation : l’inservitude volontaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Penot-Lacassagne, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Cergy-Pontoise, MIR; Rémi Astruc, Nov 2018, Neuville, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Voyages : du discours anthologique au lieu de questionnement et de réalisation communautaire”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Council for Quebec Studies (ACQS) 2016 Biennal Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The American Council for Quebec Studies (ACQS), Nov 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Antonic; Paul Pechmann; Harriet Nachtmann; Vienna Poetry School, Oct 2018, Vienna, Austria</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Writing and Reading Kaddish; An Exploration of the Soundscape(s) of the Poem”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Beat Studies Network 5th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Douglas Field; Oliver Harris, Jun 2016, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rémi Astruc, Jun 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“’When (s)he passed away I could not weep so I wrote’: Poetry of Mourning: Allen Ginsberg’s ‘Kaddish’ and Patti Smith’s The Coral Sea”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Beat Studies Network Fourth Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franca Bellarsi; Université Libre de Bruxelles, Oct 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Penot-Lacassagne, Sep 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues en présence et en absence : les mots pour écrire, les mots pour s’écrire ; textes pluriels dans la littérature franco-américaine contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Council for Quebec Studies (ACQS) 2014 Biennal Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The American Council for Quebec Studies (ACQS), Oct 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, The American Council for Quebec Studies (ACQS), Nov 2016, Portland, United States</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies mémorielles et littéraires : forces et faiblesses de la littérature franco-américaine francophone contemporaine dans un espace mondialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde en français/The World in French</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mads Anders Baggesgaard; Lisbeth Verstraete Hansen, Jan 2014, Aarhus, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Douglas Field; Oliver Harris, Jun 2016, Manchester, United Kingdom</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Visions of Tangiers: Kerouac’s Song of Oriental experience”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Beat Studies Network 3rd Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oliver Harris; Polina Mackay; Khalid Amine; Raven See, Nov 2014, Tangier, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Franca Bellarsi; Université Libre de Bruxelles, Oct 2015, Bruxelles, Belgium</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Insights in Contemporary Franco-America in Rhea Côté-Robins and Gregoire Chabot: Reevaluating Memory, Identity and Place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">128th MLA Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modern Language Association (MLA), Jan 2013, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, The American Council for Quebec Studies (ACQS), Oct 2014, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Satori in Paris: Deconstructing French Connection or the Legend’s Satori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inaugural Conference of the European Beat Studies Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oliver Harris; Chad Weidner; Polina Mackay, Sep 2012, Middleburg, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oliver Harris; Polina Mackay; Khalid Amine; Raven See, Nov 2014, Tangier, Morocco</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“New England Franco-American Writers: In-visible Ethnic Writers in the Global Literary Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international “Race, ethnicité et édition”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Cottenet; Université d’Aix en Provence, Mar 2012, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mads Anders Baggesgaard; Lisbeth Verstraete Hansen, Jan 2014, Aarhus, Danemark</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Locating in Third Space(s) : Franco-American Writers Re-defining their Hybrid Location”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Marges et périphéries dans les pays de langue anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIT (Centre de recherches interdisciplinaires et transculturelles), Sep 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Modern Language Association (MLA), Jan 2013, Boston, United States</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Momentous Encounters: Reading Crossroads in Kerouac’s On the Road”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crossroads: an International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Birgy; Helen Goethals; Wendy Harding; Lison Colin, Jun 2011, Université de Toulouse-Le Mirail, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oliver Harris; Chad Weidner; Polina Mackay, Sep 2012, Middleburg, Netherlands</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“City Lights and the Emergence of Beat Poetry: Redefining Poetic and Cultural Boundaries”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference « Poets and Publishers: Circulating Avant-Garde Poetry (1945-2010) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Aji; Université du Maine, Oct 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cécile Cottenet; Université d’Aix en Provence, Mar 2012, Aix en Provence, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Great Walking Saints’ : déclinaisons de la figure du vagabond chez Jack Kerouac »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque pluridisciplinaire "Sur la route, dans la rue : le vagabond"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Littératures et Civilisations de L'arc Atlantique (EA 1925); Laboratoire de Recherche de l'Université de Pau et des Pays de l'Adour Langues, Dec 2010, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRIT (Centre de recherches interdisciplinaires et transculturelles), Sep 2011, Besançon, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Re-constructing and Voicing Franco-American Culture: FAWI (Franco-American Women’s Institute), when Franco-American Women Reclaim their Invisible Ethnic Heritage”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Council for Quebec Studies (ACQS) 2010 Biennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Council for Quebec Studies (ACQS), Nov 2010, Burlington, VT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Birgy; Helen Goethals; Wendy Harding; Lison Colin, Jun 2011, Université de Toulouse-Le Mirail, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Spontaneous Bop Prosody: Jack Kerouac’s Verbal Jazz”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AISNA XX Biennal International Conference -- Translating America: Importing, Translating, Misrepresenting, Mythicizing, Communicating America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Italiana Di Studi Nord-Americani (AISNA), Sep 2009, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hélène Aji; Université du Maine, Oct 2010, Le Mans, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“‘This is the End:’ Jack Kerouac’ Big Sur; or the Ultimate Frontier”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Regards croisés sur San Francisco, Multidisciplinary Perspectives on the City by the Bay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Provence; LERMA, Mar 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Littératures et Civilisations de L'arc Atlantique (EA 1925); Laboratoire de Recherche de l'Université de Pau et des Pays de l'Adour Langues, Dec 2010, Pau, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les romans de Lowell : des romans géographes ; ou géographie du territoire de l’identité chez Jack Kerouac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La Géographie dans le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Brossard; Marie-Françoise Alamichel; Université Paris-Est Marne-La-Vallée; ANGLES -- IMAGER (EA 3958), Jun 2009, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, American Council for Quebec Studies (ACQS), Nov 2010, Burlington, VT, United States</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre franco-américain : prise de parole d’une minorité socioculturelle complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Amérique francophone pièce sur pièce. Dramaturgies des espaces francophones en Amérique depuis 1968.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la littérature et la culture québécoises (CRILCQ — site Université de Montréal); Bibliothèque et Archives nationales du Québec (BAnQ); Société québécoise d’études théâtrales (SQET); Gilbert David, Oct 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Associazione Italiana Di Studi Nord-Americani (AISNA), Sep 2009, Torino, Italy</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La Souillonne; Voice of the Transplanted: An Oral History of the Franco-American Experience in New England”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference Place, Writing and Voice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Plymouth, Sep 2008, Plymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Provence; LERMA, Mar 2009, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’ombre de Jack Kerouac sur le roman québécois contemporain: influence, filiation, rejet? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Council for Québec Studies and the Association for Canadian Studies in the U.S. Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The American Council for Québec Studies; The Association for Canadian Studies in the U.S., Nov 2008, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Brossard; Marie-Françoise Alamichel; Université Paris-Est Marne-La-Vallée; ANGLES -- IMAGER (EA 3958), Jun 2009, Champs-sur-Marne, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Roots always Precede Routes: On the Road, Through a Glass Darkly”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jack Kerouac, Kerouac’s On the Road and the Beats Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Birmingham; Richard J. Ellis, Dec 2008, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453228v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03453534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches généalogiques et odyssées familiales dans Satori in Paris de Jack Kerouac et dans American Ghosts de David Plante : de la Nouvelle-Angleterre à la France, en passant par la Nouvelle-France</w:t>
               </w:r>
@@ -5780,51 +5780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452362v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Pacini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Du-monde-entier/Lettres-choisies7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452319v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.156.0123" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073533v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1992" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452265v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7771/1481-4374.2956" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aublet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1477570013Z.00000000047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1629" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchav.2006.1469" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/rethinking-kerouac-9798765105290/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9798765105306.ch-12" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110694550-022/html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110694550-022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315210278" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.bagg.2017.01.0087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137390523_5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/21674" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.21674" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pub/42764" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.42764" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mougeot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073542v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Horton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452818v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453828v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452862v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453041v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453101v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453209v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453766v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601850v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452362v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Pacini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Du-monde-entier/Lettres-choisies7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452319v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.156.0123" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073533v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1992" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452265v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7771/1481-4374.2956" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aublet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1477570013Z.00000000047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1629" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchav.2006.1469" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/rethinking-kerouac-9798765105290/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9798765105306.ch-12" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110694550-022/html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110694550-022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315210278" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.bagg.2017.01.0087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137390523_5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/21674" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.21674" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pub/42764" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.42764" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mougeot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073542v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607025v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Horton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452862v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453101v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453209v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453766v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601850v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>