--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1957,191 +1957,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voix canucks contemporaines : Écritures francophones de la Nouvelle-Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmission et théories des littératures francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.283-298, 2008, 9791030006889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.42764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hériter, transmettre et écrire : une affaire de famille(s) chez Normand Beaupré et Robert B. Perreault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Pacini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Murielle Lucie Clément, Sabine Van Wesemael. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations familiales dans les littératures française et francophone des XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1, La figure du père, L'Harmattan, pp.325-334, 2008, 978-2-296-05502-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452479v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03452457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2662,1420 +2662,1420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Haunted Voice / Haunting Voices: It’s All a Matter of Archives and Heritage—Jack Kerouac and His Legend”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MLA 2022 Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“From Beat Generation to Hacker Generation: On/1 The Road: Experimental Road Narratives”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Pacini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beat Times: Temporalities in Beat Writing. EUROPEAN BEAT STUDIES NETWORK 10th ANNUAL CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROPEAN BEAT STUDIES NETWORK, Sep 2022, Murcia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tiers espace et rite de passage : le poème à l’épreuve de son auteur et de ses traducteurs, Allen Ginsberg, Claude Pélieu et Mary Beach »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Pacini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Axe 2 UMR Héritages, « Création : passages et impasses »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Héritages, Jun 2022, Charenton-le-Pont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Washington, United States</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“What’s in a deck? Words! Words! Words! And more! — McClure’s 1960s Personal Universe Decks”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Beat Studies Network 10th Annual Conference, Beat Studies — Present and Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Estíbaliz Encarnación-Pinedo; Benjamin J. Heal; Chad Weidner, Oct 2021, Online conference, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Estíbaliz Encarnación-Pinedo; Benjamin J. Heal; Chad Weidner, Oct 2021, Online conference, Taiwan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pélieu, Beach, Ginsberg : traduction in progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Horton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international “'Courts-circuits et visions disjonctées : œuvre et réseaux de Claude Pélieu/ Short-circuits and Fused Visions : The Works and Networks of Claude Pélieu'"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, James Horton; Peggy Pacini; Frank Rynne, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">James Horton</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Electric Banana and Sound Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international “'Courts-circuits et visions disjonctées : œuvre et réseaux de Claude Pélieu/ Short-circuits and Fused Visions : The Works and Networks of Claude Pélieu'"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, James Horton; Peggy Pacini; Frank Rynne, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, James Horton; Peggy Pacini; Frank Rynne, Jul 2021, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le cut-up : de la technique à la pratique, retour sur une expérience »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Écriture Créative en Formations : enjeux épistémologiques et méthodologie de recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Marie Petitjean, Jan 2021, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Le cut-up : de la technique à la pratique, retour sur une expérience »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“ruth weiss: a poetics grounded in intermediality and performance”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 66th British Association for American Studies Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Association for American Studies (BAAS), Apr 2021, Online Conference, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Experimental, Radical: Contemporary French Poets/Writers in the Footsteps of the Beats”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACLA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Comparative Literature Association, Apr 2021, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">'The God I Worship is a Lion' ” : Michael McClure’s Beast Language and Poetic Manifesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AFEA 2019 – “Disciplines / Indiscipline.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Feith; Ambre Ivol; Heather-Jane Bayly; Céline Letemplé; Diana Maloyan, May 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Building Community and Inspiring Social Changes: Beat Performance at the Human Be-In, Golden Gate Park 1967”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Beat Studies Network 7th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Antonic; Paul Pechmann; Harriet Nachtmann; Vienna Poetry School, Oct 2018, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Howl’ -- construction du mythe et avènement de la Communauté ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communitas : Les mots du commun et de la Communauté (congrès SFLGC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cergy-Pontoise, MIR; Rémi Astruc, Nov 2018, Neuville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la lecture-performance à la construction de la Communauté : Allen Ginsberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Pacini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études "Écriture Créative en Formations : enjeux épistémologiques et méthodologie de recherche"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Anne-Marie Petitjean, Jan 2021, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">, Rémi Astruc, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, British Association for American Studies (BAAS), Apr 2021, Online Conference, United Kingdom</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je pense à Jack Kerouac, le père que nous n’avons jamais trouvé. Entre mythe, nostalgie et réalité : résonances contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Beat Generation : l’inservitude volontaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Penot-Lacassagne, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, American Comparative Literature Association, Apr 2021, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Voyages : du discours anthologique au lieu de questionnement et de réalisation communautaire”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Council for Quebec Studies (ACQS) 2016 Biennal Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The American Council for Quebec Studies (ACQS), Nov 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Michel Feith; Ambre Ivol; Heather-Jane Bayly; Céline Letemplé; Diana Maloyan, May 2019, Nantes, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Writing and Reading Kaddish; An Exploration of the Soundscape(s) of the Poem”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Beat Studies Network 5th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Douglas Field; Oliver Harris, Jun 2016, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Antonic; Paul Pechmann; Harriet Nachtmann; Vienna Poetry School, Oct 2018, Vienna, Austria</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“’When (s)he passed away I could not weep so I wrote’: Poetry of Mourning: Allen Ginsberg’s ‘Kaddish’ and Patti Smith’s The Coral Sea”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Beat Studies Network Fourth Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franca Bellarsi; Université Libre de Bruxelles, Oct 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Cergy-Pontoise, MIR; Rémi Astruc, Nov 2018, Neuville, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues en présence et en absence : les mots pour écrire, les mots pour s’écrire ; textes pluriels dans la littérature franco-américaine contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Council for Quebec Studies (ACQS) 2014 Biennal Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The American Council for Quebec Studies (ACQS), Oct 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rémi Astruc, Jun 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Visions of Tangiers: Kerouac’s Song of Oriental experience”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Beat Studies Network 3rd Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oliver Harris; Polina Mackay; Khalid Amine; Raven See, Nov 2014, Tangier, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Penot-Lacassagne, Sep 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies mémorielles et littéraires : forces et faiblesses de la littérature franco-américaine francophone contemporaine dans un espace mondialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde en français/The World in French</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mads Anders Baggesgaard; Lisbeth Verstraete Hansen, Jan 2014, Aarhus, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453087v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03453041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Insights in Contemporary Franco-America in Rhea Côté-Robins and Gregoire Chabot: Reevaluating Memory, Identity and Place</w:t>
               </w:r>
@@ -5780,51 +5780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452362v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Pacini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Du-monde-entier/Lettres-choisies7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452319v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.156.0123" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073533v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1992" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452265v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7771/1481-4374.2956" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aublet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1477570013Z.00000000047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1629" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchav.2006.1469" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/rethinking-kerouac-9798765105290/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9798765105306.ch-12" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110694550-022/html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110694550-022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315210278" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.bagg.2017.01.0087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137390523_5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/21674" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.21674" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pub/42764" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.42764" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mougeot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073542v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607025v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Horton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452862v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453101v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453209v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453766v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601850v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452362v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Pacini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Du-monde-entier/Lettres-choisies7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452319v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.156.0123" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073533v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1992" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452265v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7771/1481-4374.2956" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aublet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1477570013Z.00000000047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.1629" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cchav.2006.1469" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/rethinking-kerouac-9798765105290/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9798765105306.ch-12" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452398v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110694550-022/html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110694550-022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452335v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315210278" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.bagg.2017.01.0087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137390523_5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/21674" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.21674" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pub/42764" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.42764" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarie (anne-Marie) Petitjean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mougeot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Horton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453818v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452862v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453041v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453101v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453109v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453165v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453209v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453534v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453766v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601850v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>