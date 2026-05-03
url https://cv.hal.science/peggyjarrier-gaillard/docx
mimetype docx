--- v0 (2026-04-07)
+++ v1 (2026-05-03)
@@ -66,2739 +66,2873 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kisspeptin analog C6 reverses reproductive dysfunction in a mouse model of hyperprolactinemia</w:t>
+                <w:t xml:space="preserve">Nutrition-induced advanced puberty in dairy heifers does not affect ovarian response or oocyte in vitro competence despite reduced oocyte mitochondrial transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Beaudou</w:t>
+                <w:t xml:space="preserve">D. Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Sionneau</w:t>
+                <w:t xml:space="preserve">P. Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lomet</w:t>
+                <w:t xml:space="preserve">V. Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">G. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+                <w:t xml:space="preserve">M. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 169 (4), pp.e250036. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (5), pp.101821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-25-0036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135772v1</w:t>
+                <w:t xml:space="preserve">hal-05607588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative and potential synergistic effects of seven different bisphenols on human granulosa cells in vitro?</w:t>
+                <w:t xml:space="preserve">The kisspeptin analog C6 reverses reproductive dysfunction in a mouse model of hyperprolactinemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
+                <w:t xml:space="preserve">Chloe Beaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luyao Wu</w:t>
+                <w:t xml:space="preserve">Louise Sionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Gayet</w:t>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bousquet</w:t>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Buron</w:t>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 330, pp.121818. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 169 (4), pp.e250036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-25-0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099679v1</w:t>
+                <w:t xml:space="preserve">hal-05135772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A and bisphenol S both disrupt ovine granulosa cell steroidogenesis but through different molecular pathways</w:t>
+                <w:t xml:space="preserve">Cumulative and potential synergistic effects of seven different bisphenols on human granulosa cells in vitro?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+                <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Luyao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Papillier</w:t>
+                <w:t xml:space="preserve">Manon Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+                <w:t xml:space="preserve">Marie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Charlotte Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (1), pp.30. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 330, pp.121818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13048-023-01114-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972669v1</w:t>
+                <w:t xml:space="preserve">hal-04099679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
+                <w:t xml:space="preserve">Bisphenol A and bisphenol S both disrupt ovine granulosa cell steroidogenesis but through different molecular pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vignault</w:t>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10080437⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13048-023-01114-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751976v1</w:t>
+                <w:t xml:space="preserve">hal-03972669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic low BPS exposure through diet impairs in vitro embryo production parameters according to metabolic status in the ewe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Téteau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.113096⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10080437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500231v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leukemia inhibitory factor modulates the differentiation of granulosa cells during sheep in vitro preantral to antral follicle development and improves oocyte meiotic competence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronic low BPS exposure through diet impairs in vitro embryo production parameters according to metabolic status in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Papillier</w:t>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Monniaux</w:t>
+                <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guérif</w:t>
+                <w:t xml:space="preserve">Juliette Cognié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molehr/gaab051⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 229, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.113096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344248v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein palmitoylation in bovine ovarian follicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Marestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (21), pp.1-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms222111757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal programming by testosterone of follicular theca cell functions in ovary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+                <w:t xml:space="preserve">Leukemia inhibitory factor modulates the differentiation of granulosa cells during sheep in vitro preantral to antral follicle development and improves oocyte meiotic competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Genet</w:t>
+                <w:t xml:space="preserve">P Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Maillard</w:t>
+                <w:t xml:space="preserve">P Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Jarrier</w:t>
+                <w:t xml:space="preserve">D Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+                <w:t xml:space="preserve">Fabrice Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 77 (6), pp.1177-1196. </w:t>
+              <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-019-03230-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molehr/gaab051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549955v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Müllerian hormone production in the ovary: a comparative study in bovine and porcine granulosa cells</w:t>
+                <w:t xml:space="preserve">Investigating the role of BCAR4 in ovarian physiology and female fertility by genome editing in rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Estienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peggy Jarrier</w:t>
+                <w:t xml:space="preserve">Maud Peyny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Staub</w:t>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Venturi</w:t>
+                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Vern</w:t>
+                <w:t xml:space="preserve">Sébastien Lavillatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 103 (3), pp.572-582. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolre/ioaa077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-61689-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973613v1</w:t>
+                <w:t xml:space="preserve">hal-02549941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of BCAR4 in ovarian physiology and female fertility by genome editing in rabbit</w:t>
+                <w:t xml:space="preserve">Prenatal programming by testosterone of follicular theca cell functions in ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Peyny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+                <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lavillatte</w:t>
+                <w:t xml:space="preserve">Peggy Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-61689-6⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (6), pp.1177-1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-019-03230-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549941v1</w:t>
+                <w:t xml:space="preserve">hal-02549955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evidence that follicle development is accelerated in vitro compared to in vivo</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-Müllerian hormone production in the ovary: a comparative study in bovine and porcine granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-16-0627⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (3), pp.572-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolre/ioaa077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606229v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMP15 regulates the inhibin/activin system independently of ovulation rate control in sheep</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Molecular evidence that follicle development is accelerated in vitro compared to in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Folch</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 153 (4), pp.395-404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-16-0507⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 153 (5), pp.493-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-16-0627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595250v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bone morphogenetic protein 15 up-regulates the anti-Müllerian hormone receptor expression in granulosa cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">BMP15 regulates the inhibin/activin system independently of ovulation rate control in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Picard</w:t>
+                <w:t xml:space="preserve">Belén Lahoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Fanchin</w:t>
+                <w:t xml:space="preserve">Loys Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Folch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2015-4066⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153 (4), pp.395-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-16-0507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595327v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of oocytes due to conditional ablation of Murine double minute 2(Mdm2) gene is p53-dependent and results in female sterility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Livera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 590 (16), pp.2566-2574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/1873-3468.12275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Müllerian Hormone regulation by the Bone Morphogenetic Proteins in the sheep ovary: deciphering a direct regulatory pathway</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">The bone morphogenetic protein 15 up-regulates the anti-Müllerian hormone receptor expression in granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Fanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2014-1551⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101 (6), pp.2602-2611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2015-4066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129935v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of anti-Müllerian hormone production in domestic animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+                <w:t xml:space="preserve">Anti-Müllerian Hormone regulation by the Bone Morphogenetic Proteins in the sheep ovary: deciphering a direct regulatory pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Di Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean-Yves Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/RD12270⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156 (1), pp.301-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2014-1551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01129676v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of anti-Mullerian hormone concentrations in blood as a tool to select Holstein donor cows for embryo production: from the laboratory to the farm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Regulation of anti-Müllerian hormone production in domestic animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 24 (7), pp.932-944. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 25 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD12270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD11290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129651v1</w:t>
+                <w:t xml:space="preserve">hal-01129676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Müllerian hormone as a predictive endocrine marker for embryo production in the goat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of anti-Mullerian hormone concentrations in blood as a tool to select Holstein donor cows for embryo production: from the laboratory to the farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Baril</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Charlène Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salvetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-11-0211⟩</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (7), pp.932-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD11290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129488v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of anti-mullerian hormone production in the cow: a multiscale study at endocrine, ovarian, follicular, and granulosa cell levels.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peggy Jarrier</w:t>
+                <w:t xml:space="preserve">Anti-Müllerian hormone as a predictive endocrine marker for embryo production in the goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bontoux</w:t>
+                <w:t xml:space="preserve">Gérard Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.110.088187⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 142 (6), pp.845-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-11-0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00572383v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regulation of anti-mullerian hormone production in the cow: a multiscale study at endocrine, ovarian, follicular, and granulosa cell levels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (3), pp.560-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.110.088187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00572383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">RGS16 is a negative regulator of SDF-1–CXCR4 signaling in megakaryocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Berthebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlen Foudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 106 (9), pp.2962-2968. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2005-02-0526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2808,3225 +2942,3225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du follicule ovarien au « folliculoïde » : Etude comparative in vivo versus in vitro en culture 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Basal ewe folliculogenesis from preantral to antral stages: Gene clustering and Connexin 43 protein profile by transparisation coupled to immunolocalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Yasmine Mahiddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire “Organoïdes et Recherche Agronomique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">XVII .Ovarian Club Meeting. Building a bridge between science and clinical practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289926v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669329v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des ovocytes issus de follicules cultivés in vitro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Quality of oocytes originating from in vitro grown ewe follicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Yasmine Mahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire “Organoïdes et Recherche Agronomique”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">36ème Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289915v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal ewe folliculogenesis from preantral to antral stages: Gene clustering and Connexin 43 protein profile by transparisation coupled to immunolocalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Du follicule ovarien au « folliculoïde » : Etude comparative in vivo versus in vitro en culture 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Mahiddine Feriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII .Ovarian Club Meeting. Building a bridge between science and clinical practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire “Organoïdes et Recherche Agronomique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669329v3</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of oocytes originating from in vitro grown ewe follicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Qualité des ovocytes issus de follicules cultivés in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Yasmine Mahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Nouan le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">Séminaire “Organoïdes et Recherche Agronomique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741188v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des bisphénols sur les cellules de granulosa humaines et effet cocktail</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manon Gayet</w:t>
+                <w:t xml:space="preserve">Insulin promotes in vitro development of ovine preantral to antral follicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Buron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Vignault</w:t>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ReproSciences 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. International Ruminant Reproduction Symposium (IRRS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Galway, Ireland. Elsevier, Animal - Science Proceedings, 14 (3), pp.452-452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.03.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180289v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’insuline stimule le développement in vitro du follicule ovin du stade préantral au stade antral</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+                <w:t xml:space="preserve">Effets des bisphénols sur les cellules de granulosa humaines et effet cocktail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Papillier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+                <w:t xml:space="preserve">Manon Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Reprosciences 2023</w:t>
+              <w:t xml:space="preserve">Journées ReproSciences 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165006v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin promotes in vitro development of ovine preantral to antral follicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">L’insuline stimule le développement in vitro du follicule ovin du stade préantral au stade antral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Ruminant Reproduction Symposium (IRRS 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Reprosciences 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164992v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism and basal folliculogenesis in ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol S Administered to Pregnant Ewes with Contrasted Metabolic Status Impaired the Ovarian Follicular Development of Fetuses and Lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Téteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet cocktail des perturbateurs endocriniens: bisphénols et cellules ovariennes de granulosa humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luyao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism and basal folliculogenesis in ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Papiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LIF (Leukemia inhibitory factor) est bénéfique pour la compétence méiotique de l’ovocyte et l’expression des Jonctions GAP / Connexines dans les petits follicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reprosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse (31000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du gène BCAR4 dans la physiologie ovarienne chez la lapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Peyny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lavillatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Reprosciences 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of FSH on small growing follicles in vitro : Focus on the Estradiol (E2) and Anti Mullerian Hormone (AMH) balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ovarian Club XI meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional investigation of the human oocyte-expressed gene bcar4 using domestic animal models and genome editing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Peyny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ovarian Club XI meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du gène &amp;lt;em&amp;gt;BCAR4&amp;lt;/em&amp;gt; dans la fertilité femelle : expression et approche fonctionnelle &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Peyny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seillac, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mubritinib, an inhibitor of the EGFR family member ErbB2, blocks oocyte maturation in bovine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modulation of the effects of FSH on the expression of steroidogenic enzymes and oestradiol receptors in small growing follicles by the Leukemia Inhibiting Factor (LIF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Royère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605267v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCAR4 is involved in in vitro preimplantation development: investigating its role in vivo by genome efditing in rabbit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Mubritinib, an inhibitor of the EGFR family member ErbB2, blocks oocyte maturation in bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Peyny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608768v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the effects of FSH on the expression of steroidogenic enzymes and oestradiol receptors in small growing follicles by the Leukemia Inhibiting Factor (LIF)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">BCAR4 is involved in in vitro preimplantation development: investigating its role in vivo by genome efditing in rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Locatelli</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Peyny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lavillatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605332v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of AMH type 2 receptor expression by Bone Morphogenetic Protein 15 in ovine granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Di Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential gene expression from preantral to antral follicles in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KO d’un gène OvocytAire chez le Lapin (KOALA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Peyny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture in vitro de follicules préantraux: Un modèle de développement coordonné du follicule et de l’ovocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Journées de la FFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of preantral follicles in culture: Cellular characterization and gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the bone morphogenetic protein system in the regulation of the anti-müllerian-hormone and its type 2 specific receptor in the sheep ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lahoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Alabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Folch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OVARIAN CLUB III - The Inverse Pyramid: Regulating Follicle Number and Oocyte Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. , 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the bone morphogenetic protein receptor type I in anti-Müllerian hormone regulation in the sheep ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Society for the Study of Reproduction</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biology of Reproduction, Supplément, 2013, 46th Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6036,138 +6170,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un organoïde ovarien : culture organotypique du follicule de brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6314,51 +6448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Beaudou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sionneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-25-0036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344248v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papillier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Monniaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;rif" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaab051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marestaing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111757" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0627" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Lahoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Folch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0507" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595327v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Racine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Picard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Fanchin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2015-4066" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Duquenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12275" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129935v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1551" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rico" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12270" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129651v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD11290" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129488v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-11-0211" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572383v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;digue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088187" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berthebaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Foudi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-02-0526" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mahiddine Feriel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669329v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180289v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192700v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Papin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715750v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715683v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papiller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pinault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733780v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737997v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608768v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605332v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739861v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743143v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741333v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800399v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806451v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lahoz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Alabart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Folch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745403v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourhis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadoret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101821" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Beaudou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sionneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-25-0036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marestaing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111757" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papillier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Monniaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;rif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaab051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973613v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0627" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Lahoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Folch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0507" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Duquenne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12275" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595327v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Racine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Picard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Fanchin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2015-4066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129935v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rico" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12270" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD11290" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-11-0211" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;digue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088187" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765470v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berthebaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Foudi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-02-0526" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669329v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741188v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mahiddine Feriel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289915v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.037" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180289v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165006v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Papin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715750v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715683v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795462v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papiller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pinault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795372v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733780v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737997v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605332v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608768v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739861v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743143v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741333v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739478v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lahoz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Alabart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Folch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745403v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165089v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>