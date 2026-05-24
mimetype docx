--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -125,77 +125,77 @@
                 <w:t xml:space="preserve">Nutrition-induced advanced puberty in dairy heifers does not affect ovarian response or oocyte in vitro competence despite reduced oocyte mitochondrial transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jarrier-Gaillard</w:t>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cadoret</w:t>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lefort</w:t>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -292,2647 +292,2647 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 169 (4), pp.e250036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/REP-25-0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative and potential synergistic effects of seven different bisphenols on human granulosa cells in vitro?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
+                <w:t xml:space="preserve">Luyao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luyao Wu</w:t>
+                <w:t xml:space="preserve">Manon Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Gayet</w:t>
+                <w:t xml:space="preserve">Marie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 330, pp.121818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol A and bisphenol S both disrupt ovine granulosa cell steroidogenesis but through different molecular pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Papillier</w:t>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ovarian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (1), pp.30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13048-023-01114-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic low BPS exposure through diet impairs in vitro embryo production parameters according to metabolic status in the ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vignault</w:t>
+                <w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+                <w:t xml:space="preserve">Juliette Cognié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10080437⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 229, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.113096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751976v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic low BPS exposure through diet impairs in vitro embryo production parameters according to metabolic status in the ewe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Bisphenol S impairs oestradiol secretion during In vitro basal folliculogenesis in a mono-ovulatory species model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Téteau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.113096⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10080437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500231v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein palmitoylation in bovine ovarian follicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Marestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (21), pp.1-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms222111757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leukemia inhibitory factor modulates the differentiation of granulosa cells during sheep in vitro preantral to antral follicle development and improves oocyte meiotic competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Papillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Jarrier-Gaillard</w:t>
+                <w:t xml:space="preserve">D Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molehr/gaab051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the role of BCAR4 in ovarian physiology and female fertility by genome editing in rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Peyny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Peyny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+                <w:t xml:space="preserve">Nathalie N. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lavillatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-61689-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal programming by testosterone of follicular theca cell functions in ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Genet</w:t>
+                <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 77 (6), pp.1177-1196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00018-019-03230-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Müllerian hormone production in the ovary: a comparative study in bovine and porcine granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Estienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peggy Jarrier</w:t>
+                <w:t xml:space="preserve">Eric Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 103 (3), pp.572-582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/biolre/ioaa077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evidence that follicle development is accelerated in vitro compared to in vivo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+                <w:t xml:space="preserve">BMP15 regulates the inhibin/activin system independently of ovulation rate control in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Lahoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+                <w:t xml:space="preserve">José Folch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 153 (5), pp.493-508. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-16-0627⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 153 (4), pp.395-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-16-0507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606229v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMP15 regulates the inhibin/activin system independently of ovulation rate control in sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Estienne</w:t>
+                <w:t xml:space="preserve">Molecular evidence that follicle development is accelerated in vitro compared to in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belén Lahoz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">José Folch</w:t>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 153 (4), pp.395-404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-16-0507⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 153 (5), pp.493-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-16-0627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595250v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of oocytes due to conditional ablation of Murine double minute 2(Mdm2) gene is p53-dependent and results in female sterility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Livera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Livera</w:t>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 590 (16), pp.2566-2574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/1873-3468.12275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bone morphogenetic protein 15 up-regulates the anti-Müllerian hormone receptor expression in granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Estienne</w:t>
+                <w:t xml:space="preserve">Jean-Yves Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Fanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101 (6), pp.2602-2611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/jc.2015-4066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Müllerian Hormone regulation by the Bone Morphogenetic Proteins in the sheep ovary: deciphering a direct regulatory pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Di Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Pierre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 156 (1), pp.301-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/en.2014-1551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of anti-Müllerian hormone production in domestic animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (1), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RD12270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of anti-Mullerian hormone concentrations in blood as a tool to select Holstein donor cows for embryo production: from the laboratory to the farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salvetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (7), pp.932-944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RD11290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Müllerian hormone as a predictive endocrine marker for embryo production in the goat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+                <w:t xml:space="preserve">Regulation of anti-mullerian hormone production in the cow: a multiscale study at endocrine, ovarian, follicular, and granulosa cell levels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Baril</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Poulin</w:t>
+                <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-11-0211⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (3), pp.560-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.110.088187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129488v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00572383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of anti-mullerian hormone production in the cow: a multiscale study at endocrine, ovarian, follicular, and granulosa cell levels.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Rico</w:t>
+                <w:t xml:space="preserve">Anti-Müllerian hormone as a predictive endocrine marker for embryo production in the goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Médigue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martine Bontoux</w:t>
+                <w:t xml:space="preserve">Noëlle Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.110.088187⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 142 (6), pp.845-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-11-0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00572383v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RGS16 is a negative regulator of SDF-1–CXCR4 signaling in megakaryocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Berthebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Berthebaud</w:t>
+                <w:t xml:space="preserve">Adlen Foudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 106 (9), pp.2962-2968. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2005-02-0526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2942,3225 +2942,3225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal ewe folliculogenesis from preantral to antral stages: Gene clustering and Connexin 43 protein profile by transparisation coupled to immunolocalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Yasmine Mahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII .Ovarian Club Meeting. Building a bridge between science and clinical practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669329v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of oocytes originating from in vitro grown ewe follicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Yasmine Mahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du follicule ovarien au « folliculoïde » : Etude comparative in vivo versus in vitro en culture 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Qualité des ovocytes issus de follicules cultivés in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Yasmine Mahiddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire “Organoïdes et Recherche Agronomique"</w:t>
+              <w:t xml:space="preserve">Séminaire “Organoïdes et Recherche Agronomique”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289926v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des ovocytes issus de follicules cultivés in vitro</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Du follicule ovarien au « folliculoïde » : Etude comparative in vivo versus in vitro en culture 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Mahiddine Feriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire “Organoïdes et Recherche Agronomique”</w:t>
+              <w:t xml:space="preserve">Séminaire “Organoïdes et Recherche Agronomique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289915v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin promotes in vitro development of ovine preantral to antral follicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Ruminant Reproduction Symposium (IRRS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Galway, Ireland. Elsevier, Animal - Science Proceedings, 14 (3), pp.452-452, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des bisphénols sur les cellules de granulosa humaines et effet cocktail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
+                <w:t xml:space="preserve">Luyao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luyao Wu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manon Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ReproSciences 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insuline stimule le développement in vitro du follicule ovin du stade préantral au stade antral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Reprosciences 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid metabolism and basal folliculogenesis in ewe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bisphenol S Administered to Pregnant Ewes with Contrasted Metabolic Status Impaired the Ovarian Follicular Development of Fetuses and Lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Téteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michelle Pinault</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Desmarchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192700v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol S Administered to Pregnant Ewes with Contrasted Metabolic Status Impaired the Ovarian Follicular Development of Fetuses and Lambs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lipid metabolism and basal folliculogenesis in ewe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Desmarchais</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Congress on Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715750v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet cocktail des perturbateurs endocriniens: bisphénols et cellules ovariennes de granulosa humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Emilie Lebachelier de la Riviere</w:t>
+                <w:t xml:space="preserve">Luyao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luyao Wu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manon Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism and basal folliculogenesis in ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Papiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LIF (Leukemia inhibitory factor) est bénéfique pour la compétence méiotique de l’ovocyte et l’expression des Jonctions GAP / Connexines dans les petits follicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reprosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse (31000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du gène BCAR4 dans la physiologie ovarienne chez la lapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Peyny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lavillatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Reprosciences 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of FSH on small growing follicles in vitro : Focus on the Estradiol (E2) and Anti Mullerian Hormone (AMH) balance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Functional investigation of the human oocyte-expressed gene bcar4 using domestic animal models and genome editing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Peyny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ovarian Club XI meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785334v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional investigation of the human oocyte-expressed gene bcar4 using domestic animal models and genome editing.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of FSH on small growing follicles in vitro : Focus on the Estradiol (E2) and Anti Mullerian Hormone (AMH) balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ovarian Club XI meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733780v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du gène &amp;lt;em&amp;gt;BCAR4&amp;lt;/em&amp;gt; dans la fertilité femelle : expression et approche fonctionnelle &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Peyny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seillac, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the effects of FSH on the expression of steroidogenic enzymes and oestradiol receptors in small growing follicles by the Leukemia Inhibiting Factor (LIF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mubritinib, an inhibitor of the EGFR family member ErbB2, blocks oocyte maturation in bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Peyny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCAR4 is involved in in vitro preimplantation development: investigating its role in vivo by genome efditing in rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Peyny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lavillatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of AMH type 2 receptor expression by Bone Morphogenetic Protein 15 in ovine granulosa cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Picard</w:t>
+                <w:t xml:space="preserve">Differential gene expression from preantral to antral follicles in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739861v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential gene expression from preantral to antral follicles in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+                <w:t xml:space="preserve">Regulation of AMH type 2 receptor expression by Bone Morphogenetic Protein 15 in ovine granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Di Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743143v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KO d’un gène OvocytAire chez le Lapin (KOALA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Beauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Peyny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture in vitro de follicules préantraux: Un modèle de développement coordonné du follicule et de l’ovocyte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Development of preantral follicles in culture: Cellular characterization and gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées de la FFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 1 p., 2015</w:t>
+              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800399v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of preantral follicles in culture: Cellular characterization and gene expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Culture in vitro de follicules préantraux: Un modèle de développement coordonné du follicule et de l’ovocyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rennes, France. 105 p., 2015, 1ères Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">20. Journées de la FFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739478v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the bone morphogenetic protein system in the regulation of the anti-müllerian-hormone and its type 2 specific receptor in the sheep ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lahoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Alabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Folch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OVARIAN CLUB III - The Inverse Pyramid: Regulating Follicle Number and Oocyte Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. , 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the bone morphogenetic protein receptor type I in anti-Müllerian hormone regulation in the sheep ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Society for the Study of Reproduction</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biology of Reproduction, Supplément, 2013, 46th Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6170,138 +6170,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un organoïde ovarien : culture organotypique du follicule de brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6448,51 +6448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourhis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadoret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101821" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Beaudou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sionneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-25-0036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marestaing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111757" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papillier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Monniaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;rif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaab051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973613v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0627" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Lahoz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Folch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0507" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Duquenne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12275" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595327v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Racine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Picard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Fanchin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2015-4066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129935v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rico" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12270" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD11290" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-11-0211" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;digue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088187" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765470v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berthebaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Foudi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-02-0526" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669329v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741188v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mahiddine Feriel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289915v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.037" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180289v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165006v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192700v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Papin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715750v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715683v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795462v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papiller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pinault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795372v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733780v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737997v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605332v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608768v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739861v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743143v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741333v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739478v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lahoz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Alabart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Folch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745403v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165089v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourhis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101821" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Beaudou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sionneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-25-0036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099679v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Lebachelier de la Riviere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gayet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Buron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121818" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13048-023-01114-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03751976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vignault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10080437" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marestaing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222111757" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Monniaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;rif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molehr/gaab051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973613v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Lahoz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Folch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0507" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0627" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594971v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Livera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Duquenne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12275" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Racine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Picard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Fanchin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2015-4066" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129935v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1551" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129676v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rico" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12270" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD11290" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572383v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;digue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088187" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-11-0211" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berthebaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Foudi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-02-0526" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669329v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mahiddine Feriel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.037" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715750v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192700v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Papin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03715683v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795462v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jarrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Papiller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pinault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795372v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733780v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737997v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743143v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739861v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741333v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739478v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800399v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lahoz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Alabart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Folch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745403v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165089v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>