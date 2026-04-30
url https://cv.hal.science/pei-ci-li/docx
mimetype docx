--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -223,342 +223,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie veut se marier et Jacques veut apprendre le chinois : Analyses des stéréotypes de genre dans les manuels d’enseignement du chinois comme langue étrangère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ukraine aujourd'hui, Taïwan demain ? Analyse critique du discours sur l’analogie entre Taiwan-Chine et Ukraine-Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei-Ci LI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allassonnière-Tang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pei-Ci LI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Décrire et enseigner les langues sous le prisme du genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif Giflex; Analyse et traitement informatique de la langue française (Atilf, Université de Lorraine); Etude du contemporain en littératures, langues, arts (Eclla, Université Jean Monnet), May 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">9e conférence de l’AFLiCo 9 Embodied and Ecolinguistic Approaches to Cognitive Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de linguistique cognitive (Aflico), May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594130v1</w:t>
+                <w:t xml:space="preserve">hal-04580566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ukraine aujourd'hui, Taïwan demain ? Analyse critique du discours sur l’analogie entre Taiwan-Chine et Ukraine-Russie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marie veut se marier et Jacques veut apprendre le chinois : Analyses des stéréotypes de genre dans les manuels d’enseignement du chinois comme langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allassonnière-Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci LI</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Allassonnière-Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e conférence de l’AFLiCo 9 Embodied and Ecolinguistic Approaches to Cognitive Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de linguistique cognitive (Aflico), May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international Décrire et enseigner les langues sous le prisme du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Giflex; Analyse et traitement informatique de la langue française (Atilf, Université de Lorraine); Etude du contemporain en littératures, langues, arts (Eclla, Université Jean Monnet), May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580566v1</w:t>
+                <w:t xml:space="preserve">hal-04594130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail de terrain aux toilettes : étude de la latrinalia dans les toilettes mixtes et non-mixtes de deux universités</w:t>
+                <w:t xml:space="preserve">« Ne laissons pas tomber comme ça, d’accord ? » Analyse critique du discours sur le mouvement #MeToo dans trois journaux à Taïwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci LI</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Allassonnière-Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Le(s) terrain(s) au prisme des pratiques langagières. Espace de dialogue lorrain en science du langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Analyse et traitement informatique de la langue française (Atilf); Centre de recherche sur les médiations (Crem, Université de Lorraine), Sep 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées internationales Spotlight « Taïwan : (no)futurs ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765052v1</w:t>
+                <w:t xml:space="preserve">hal-04765031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ne laissons pas tomber comme ça, d’accord ? » Analyse critique du discours sur le mouvement #MeToo dans trois journaux à Taïwan</w:t>
+                <w:t xml:space="preserve">Travail de terrain aux toilettes : étude de la latrinalia dans les toilettes mixtes et non-mixtes de deux universités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci LI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allassonnière-Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales Spotlight « Taïwan : (no)futurs ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Le(s) terrain(s) au prisme des pratiques langagières. Espace de dialogue lorrain en science du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Analyse et traitement informatique de la langue française (Atilf); Centre de recherche sur les médiations (Crem, Université de Lorraine), Sep 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765031v1</w:t>
+                <w:t xml:space="preserve">hal-04765052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Wants to Get Married and Jack Wants to Learn Chinese: Gender Representation in Chinese as a foreign language Textbooks in France</w:t>
               </w:r>
@@ -1043,247 +1043,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taïwan est-elle une femme violée ou une femme battue par la Chine ? Métaphore conceptuelle du couple dans Accord commercial sur les services entre les deux rives</w:t>
+                <w:t xml:space="preserve">De Dieu à Déesse, de Déesse à Dieu Masculin : la construction des femmes et des hommes désirables à Taïwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Francophones d’Études Taïwanaises (AFET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes chercheurs en études taïwanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764485v1</w:t>
+                <w:t xml:space="preserve">hal-03764496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEMALE teachers get pregnant and MALE teachers commit sexual harassment? Implications of overt gender markings of Chinese profession nouns</w:t>
+                <w:t xml:space="preserve">Taïwan est-elle une femme violée ou une femme battue par la Chine ? Métaphore conceptuelle du couple dans Accord commercial sur les services entre les deux rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci Li</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng-Fu Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Annual Meeting of the Societas Linguistica Europaea (SLE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">Assises Francophones d’Études Taïwanaises (AFET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764460v1</w:t>
+                <w:t xml:space="preserve">hal-03764485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Dieu à Déesse, de Déesse à Dieu Masculin : la construction des femmes et des hommes désirables à Taïwan</w:t>
+                <w:t xml:space="preserve">FEMALE teachers get pregnant and MALE teachers commit sexual harassment? Implications of overt gender markings of Chinese profession nouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Fu Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes chercheurs en études taïwanaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">55th Annual Meeting of the Societas Linguistica Europaea (SLE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764496v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changeantes comme les nuages, dures comme un glaçon : La métaphore Les femmes sont de l’eau en chinois et les pratiques sociales qu’elle implique</w:t>
               </w:r>
@@ -1815,165 +1815,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evil Interference in Political Affairs of Women? A Case Study of Candidates’ Wives in the 2014 Taipei Mayoral Election in Taiwan</w:t>
+                <w:t xml:space="preserve">Une étude comparative des métaphores de genre en chinois et en français en fonction du sexe et de l’âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evil, Women and the Feminine 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">L’Atelier de Recherche Linguistique sur le genre et les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764766v1</w:t>
+                <w:t xml:space="preserve">hal-03764768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude comparative des métaphores de genre en chinois et en français en fonction du sexe et de l’âge</w:t>
+                <w:t xml:space="preserve">Evil Interference in Political Affairs of Women? A Case Study of Candidates’ Wives in the 2014 Taipei Mayoral Election in Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Atelier de Recherche Linguistique sur le genre et les sexualités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Evil, Women and the Feminine 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764768v1</w:t>
+                <w:t xml:space="preserve">hal-03764766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WOMAN AS WATER and MAN AS ANIMAL: The Influence of Conventional Gender Metaphors on the Conceptualization of Gender in Chinese</w:t>
               </w:r>
@@ -2161,51 +2161,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overt gender marking as a potential linguistic variable to highlight gender stereotypes: A case study with “teachers”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheng-Fu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci LI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2895,51 +2895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Ci Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/SS-2024-0022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594130v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Ci LI" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580566v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580550v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580496v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580561v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Soares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Fu Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764496v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5650" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03239993v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP7167" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03242980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Ci Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/SS-2024-0022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Ci LI" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765052v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580550v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580496v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580561v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Soares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Fu Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5650" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03239993v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP7167" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03242980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>