--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -189,310 +189,411 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latrinalia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei-Ci LI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ukraine aujourd'hui, Taïwan demain ? Analyse critique du discours sur l’analogie entre Taiwan-Chine et Ukraine-Russie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marie veut se marier et Jacques veut apprendre le chinois : Analyses des stéréotypes de genre dans les manuels d’enseignement du chinois comme langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allassonnière-Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci LI</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Allassonnière-Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e conférence de l’AFLiCo 9 Embodied and Ecolinguistic Approaches to Cognitive Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de linguistique cognitive (Aflico), May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international Décrire et enseigner les langues sous le prisme du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Giflex; Analyse et traitement informatique de la langue française (Atilf, Université de Lorraine); Etude du contemporain en littératures, langues, arts (Eclla, Université Jean Monnet), May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580566v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie veut se marier et Jacques veut apprendre le chinois : Analyses des stéréotypes de genre dans les manuels d’enseignement du chinois comme langue étrangère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ukraine aujourd'hui, Taïwan demain ? Analyse critique du discours sur l’analogie entre Taiwan-Chine et Ukraine-Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei-Ci LI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allassonnière-Tang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pei-Ci LI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Décrire et enseigner les langues sous le prisme du genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collectif Giflex; Analyse et traitement informatique de la langue française (Atilf, Université de Lorraine); Etude du contemporain en littératures, langues, arts (Eclla, Université Jean Monnet), May 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">9e conférence de l’AFLiCo 9 Embodied and Ecolinguistic Approaches to Cognitive Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de linguistique cognitive (Aflico), May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594130v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ne laissons pas tomber comme ça, d’accord ? » Analyse critique du discours sur le mouvement #MeToo dans trois journaux à Taïwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci LI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales Spotlight « Taïwan : (no)futurs ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail de terrain aux toilettes : étude de la latrinalia dans les toilettes mixtes et non-mixtes de deux universités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci LI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -508,73 +609,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Le(s) terrain(s) au prisme des pratiques langagières. Espace de dialogue lorrain en science du langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Analyse et traitement informatique de la langue française (Atilf); Centre de recherche sur les médiations (Crem, Université de Lorraine), Sep 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Wants to Get Married and Jack Wants to Learn Chinese: Gender Representation in Chinese as a foreign language Textbooks in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci LI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -590,73 +691,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th biennial conference of the International Gender and Language Association (IGALA12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Queensland, Jul 2023, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women, females or girls ? Synonyms of gendered compound words in Mandarin Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci LI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -672,73 +773,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Conference Lavender languages and linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Boise State University, Mar 2023, Boise, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender-specific and neutral naming practice in Mandarin Chinese: A synchronic and diachronic view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci LI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -754,73 +855,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Dis/continuity in the representation of gender in names across languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nottingham Trent University, Sep 2023, Nottingham (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ukraine Today, Taiwan Tomorrow? Critical discourse analysis on the analogy between Taiwan-China and Ukraine-Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci LI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -836,1314 +937,1213 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Natsa conference Resistance and resilience : repositioning Taiwan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, North american Taiwan studies association (Natsa); University of California, Jun 2023, Irvine, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latrinalia, étude de graffitis dans les toilettes mixtes/non-mixtes de l’Université de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci LI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allassonnière-Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Soares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Congrès international de l'Institut du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du genre (Université Toulouse Jean Jaurès); Structure collaborative de recherche sur les Approches pluridisciplinaires du genre (SCR Arpege), Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">女人，女性，或女孩? 對外漢語教學中跟性別有關的的跨文化 及語言能力</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyue Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci LI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études internationales Arec 2023 La dimension interulturelle dans l'enseignement/apprentissage du chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité; Association Recherche et Enseignement du Chinois (Arec), Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Dieu à Déesse, de Déesse à Dieu Masculin : la construction des femmes et des hommes désirables à Taïwan</w:t>
+                <w:t xml:space="preserve">Taïwan est-elle une femme violée ou une femme battue par la Chine ? Métaphore conceptuelle du couple dans Accord commercial sur les services entre les deux rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes chercheurs en études taïwanaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Assises Francophones d’Études Taïwanaises (AFET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764496v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taïwan est-elle une femme violée ou une femme battue par la Chine ? Métaphore conceptuelle du couple dans Accord commercial sur les services entre les deux rives</w:t>
+                <w:t xml:space="preserve">FEMALE teachers get pregnant and MALE teachers commit sexual harassment? Implications of overt gender markings of Chinese profession nouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Fu Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Francophones d’Études Taïwanaises (AFET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">55th Annual Meeting of the Societas Linguistica Europaea (SLE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764485v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEMALE teachers get pregnant and MALE teachers commit sexual harassment? Implications of overt gender markings of Chinese profession nouns</w:t>
+                <w:t xml:space="preserve">De Dieu à Déesse, de Déesse à Dieu Masculin : la construction des femmes et des hommes désirables à Taïwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci Li</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sheng-Fu Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Annual Meeting of the Societas Linguistica Europaea (SLE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">Journées Jeunes chercheurs en études taïwanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764460v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changeantes comme les nuages, dures comme un glaçon : La métaphore Les femmes sont de l’eau en chinois et les pratiques sociales qu’elle implique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières journées d’étude francophones "Genre et Chine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaud lapin et lionne, ou lapine mangée par un lion ? Métaphores de genre en français et en mandarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité extérieur, Eco-Anthropologie UMR 7206 (CNRS/MNHN/Université Paris-Cité)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Let’s do it!/I’m going to do it!”: The emerging function of qilai in Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34èmes Journées de Linguistique Asie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation et la (ré)appropriation sémantique du mot d’emprunt gay à Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes chercheurs en études taiwanaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douces comme l’eau, durs comme le fer : métaphores de genre et construction des rôles sociaux dans le monde chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs de l’Association française d’études chinoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other than ANIMALS, what can women be? Sex metaphors in French Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lavender Languages &amp; Linguistics 26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Loanword Adaption and Appropriation of Gay in Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lavender Languages &amp; Linguistics 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Taiwan a Raped Woman or China’s Battered Wife? COUPLE Conceptual Metaphor for Cross-Strait Service Trade Agreement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Gender and Language Association Conference (IGALA 9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude comparative des métaphores de genre en chinois et en français en fonction du sexe et de l’âge</w:t>
+                <w:t xml:space="preserve">Evil Interference in Political Affairs of Women? A Case Study of Candidates’ Wives in the 2014 Taipei Mayoral Election in Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Atelier de Recherche Linguistique sur le genre et les sexualités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Evil, Women and the Feminine 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764768v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evil Interference in Political Affairs of Women? A Case Study of Candidates’ Wives in the 2014 Taipei Mayoral Election in Taiwan</w:t>
+                <w:t xml:space="preserve">Une étude comparative des métaphores de genre en chinois et en français en fonction du sexe et de l’âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evil, Women and the Feminine 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">L’Atelier de Recherche Linguistique sur le genre et les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764766v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WOMAN AS WATER and MAN AS ANIMAL: The Influence of Conventional Gender Metaphors on the Conceptualization of Gender in Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ci Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage, cognition, et société (Aflico 6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764762v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-04630955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2895,51 +2895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Ci Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/SS-2024-0022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Ci LI" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765052v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580550v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580496v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580561v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580520v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Soares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Yu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Fu Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764729v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5650" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03239993v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP7167" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03242980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Ci Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/SS-2024-0022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Ci LI" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580496v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Soares" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Yu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764485v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Fu Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764477v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764713v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764741v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.5650" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03239993v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP7167" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03242980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>