--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -767,278 +767,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Surface Modification of Epoxy Polymer in Air DBD and Gliding Arc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation et optimisation de différentes sources d’allumage appliquées à la génération d’ondes de souffle en champ libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Rudz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Dimitrakellis</w:t>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Faubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+                <w:t xml:space="preserve">Guillaumin Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, [soumis]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548259v1</w:t>
+                <w:t xml:space="preserve">hal-03548260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et optimisation de différentes sources d’allumage appliquées à la génération d’ondes de souffle en champ libre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+                <w:t xml:space="preserve">Plasma Surface Modification of Epoxy Polymer in Air DBD and Gliding Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Dimitrakellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Gogolides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaumin Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr10010104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548260v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical nonlinearities of silicate oxide glass with gold nanoparticles outside the spectral range of surface plasmon resonance</w:t>
               </w:r>
@@ -1331,51 +1331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Flaugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1461,51 +1461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1582,51 +1582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Rudz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1699,51 +1699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragoş-George Astanei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1842,51 +1842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1989,51 +1989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciszek Sobczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Sankhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 237, pp.106635. </w:t>
@@ -2097,51 +2097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Rudz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2182,287 +2182,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrometric and spectroscopic measurements of temperatures of Metallic Dust Combustion Ignited by Characterized Spark Discharge in a Hartmann tube</w:t>
+                <w:t xml:space="preserve">Characterization of a Spark Discharge for Dust Cloud Ignition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Sankhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (1), pp.488. </w:t>
+              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (3), pp.326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2018.2883543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ctpp.201800090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807002v1</w:t>
+                <w:t xml:space="preserve">hal-01835679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Spark Discharge for Dust Cloud Ignition</w:t>
+                <w:t xml:space="preserve">Pyrometric and spectroscopic measurements of temperatures of Metallic Dust Combustion Ignited by Characterized Spark Discharge in a Hartmann tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Sankhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (3), pp.326. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (1), pp.488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ctpp.201800090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2018.2883543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835679v1</w:t>
+                <w:t xml:space="preserve">hal-01807002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new spark plug to improve the performances of combustion engines: Study and analysis of unburned exhaust gases.</w:t>
               </w:r>
@@ -2474,51 +2474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragoş-George Astanei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2604,51 +2604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2751,51 +2751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pellerin Nadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3019,51 +3019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3165,51 +3165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Farah-Sougueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3245,575 +3245,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic of plasma produced by a spark plug at atmospheric pressure: reduced electric field and rotational - vibrational temperatures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Laser spectroscopy of thermal plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Mendys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161, pp.014050</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023420v1</w:t>
+                <w:t xml:space="preserve">hal-01023451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser spectroscopy of thermal plasma</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Diagnostic of plasma produced by a spark plug at atmospheric pressure: reduced electric field and rotational - vibrational temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Astanei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (8), pp.712-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ctpp.201300059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023451v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Optical Extinction Measurement for Locally Control of Surface Plasmon Resonance During Nanosecond Laser Irradiation of Silver Ion Exchanged Silicate Glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un théâtre de lumière : les aurores polaires... ou le cinéma des ours blancs !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Véron</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Lilensten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Covalences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89 (Automne 2013) (3), pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820398v1</w:t>
+                <w:t xml:space="preserve">hal-01023455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un théâtre de lumière : les aurores polaires... ou le cinéma des ours blancs !</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In Situ Optical Extinction Measurement for Locally Control of Surface Plasmon Resonance During Nanosecond Laser Irradiation of Silver Ion Exchanged Silicate Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Grabiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wolac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Covalences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.1227-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11468-013-9537-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023455v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'une bougie à double étincelle pour la combustion propre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Astanei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal National de la Recherche dans les IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.51-63</w:t>
@@ -3855,51 +3855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the spray to globular transition in Gas Metal Arc Welding : Spectroscopic investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,51 +3967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Line Optical and Studies of Silver Nanoparticles Growth Formed by Nanosecond Laser Irradiation of Silver-Exchanged Silicate Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4165,51 +4165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Zawadzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 102 (3), pp.134108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4295,51 +4295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (8), pp.616-621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4364,90 +4364,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-driven precipitation and modification of silver nanoparticles in soda-lime glass matrix monitored by on-line extinction measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Grabiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Wolak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Grabiec</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4528,51 +4528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Gurlui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4608,273 +4608,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser light scattering in LIBS plasma in argon - investigations of the shock wave</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Laser Ablation in a Running Hall Effect Thruster for Space Propulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahib Balika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Gurlui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 74-75, pp.24-30</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, xx (xx), pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711461v1</w:t>
+                <w:t xml:space="preserve">hal-00711460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Ablation in a Running Hall Effect Thruster for Space Propulsion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Laser light scattering in LIBS plasma in argon - investigations of the shock wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Mendys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Grabiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, xx (xx), pp.xx-xx</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74-75, pp.24-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711460v1</w:t>
+                <w:t xml:space="preserve">hal-00711461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and chemical mechanisms occuring during A-TIG welding : Comparison between experimental investigations and simulations</w:t>
               </w:r>
@@ -4886,51 +4886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5033,51 +5033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (8), pp.609-615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5096,936 +5096,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical model and experimental investigation of current density boundary condition for welding arc study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of heating effects during Thomson scattering in laser induced plasma in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khedidja Bouhadef</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Grégoire Travaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Mendys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (2-3), pp.171-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ctpp.201000060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2011100146⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496302v1</w:t>
+                <w:t xml:space="preserve">hal-00496294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic diagnostic of transient plasma produced by a spark plug</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
+                <w:t xml:space="preserve">Theoretical model and experimental investigation of current density boundary condition for welding arc study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boutaghane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Burlica</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Bouhadef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benkedda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2011100146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711458v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical model and experimental investigation of current density boundary condition for welding arc study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Bouhadef</w:t>
+                <w:t xml:space="preserve">Explorative approach of the spectral analysis tools to the detection of welding defects in lap welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Groslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Benkedda</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (1), pp.13-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00687330v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorative approach of the spectral analysis tools to the detection of welding defects in lap welding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic diagnostic of transient plasma produced by a spark plug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Burlica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (1), pp.13-33</w:t>
+              <w:t xml:space="preserve">Romanian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (S1), pp.n°17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449174v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of heating effects during Thomson scattering in laser induced plasma in air</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Theoretical model and experimental investigation of current density boundary condition for welding arc study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Boutaghane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Bouhadef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benkedda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54, pp.10802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2011100146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ctpp.201000060⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00496294v1</w:t>
+                <w:t xml:space="preserve">hal-00496302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic vapors in gas metal arc welding by optical emission spectroscopy and plasma imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The study of the electrical parameters and the exhaust gas analysis for a double spark plug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Astanei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the japan welding society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 80 (1), pp.21-34</w:t>
+              <w:t xml:space="preserve">Annals Univ. of Craiova - Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710908v1</w:t>
+                <w:t xml:space="preserve">hal-00711459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of the electrical parameters and the exhaust gas analysis for a double spark plug</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Metallic vapors in gas metal arc welding by optical emission spectroscopy and plasma imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals Univ. of Craiova - Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35, pp.47-52</w:t>
+              <w:t xml:space="preserve">Journal of the japan welding society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 80 (1), pp.21-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711459v1</w:t>
+                <w:t xml:space="preserve">hal-00710908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of laser-induced plasma in argon by Thomson scattering</w:t>
               </w:r>
@@ -6037,64 +6037,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Mendys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Grabiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6197,51 +6197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. A. Maksymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Leufroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanian Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (S1), pp.n°17</w:t>
@@ -6283,51 +6283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTE Experimental validation in a Gas Metal Arc Welding plasma column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Boutaghane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6421,51 +6421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Collumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6685,77 +6685,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Mendys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Travaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 227 (1), pp.012029 (1-4). </w:t>
@@ -6832,51 +6832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Musiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6931,51 +6931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas influence on the arc shape in MIG-MAG welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Zielinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7056,51 +7056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ukrainian SPT-20 Hall Effect Thruster : Analysis of the Plume by Optical Emission Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7181,51 +7181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas influence on the arc shape in MIG-MAG welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Zielinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7431,51 +7431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pulsed laser irradiation on precipitation of silver nanoparticles in glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7603,51 +7603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Musiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7702,51 +7702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of GMAW plasma by optical emission spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Zielinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7808,368 +7808,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of plasma perturbation in Thomson scattering applied to thermal plasma diagnostics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Experimental investigations of the arc MIG-MAG welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Zielinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Musiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74 (2), pp.026404-026409</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 812, pp.80-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449164v1</w:t>
+                <w:t xml:space="preserve">hal-00449168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of the arc MIG-MAG welding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of a double-spark ignition system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 812, pp.80-87</w:t>
+              <w:t xml:space="preserve">Czechoslovak Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56 (8), pp.851-867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449168v1</w:t>
+                <w:t xml:space="preserve">hal-00449165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of a double-spark ignition system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Experimental investigations of plasma perturbation in Thomson scattering applied to thermal plasma diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Zawadzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czechoslovak Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 56 (8), pp.851-867</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (2), pp.026404-026409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449165v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of degenerate four-wave mixing laser spectroscopy and laser Thomson scattering to studies of thermal argon plasma</w:t>
               </w:r>
@@ -8207,51 +8207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Zawadski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Musiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5849, pp.163-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8276,51 +8276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEMPERATURE DETERMINATION USING MOLECULAR SPECTRA SIMULATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Koulidiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8436,51 +8436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8615,51 +8615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Rudz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">st</w:t>
@@ -8738,51 +8738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Rudz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8859,51 +8859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Laser, Plasma and Radiation – Science and Technology (ICLPR-ST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Danube Delta, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8967,51 +8967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microplasmas (IWM 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Orléans (Auditorium du Musée des Beaux Arts), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9030,182 +9030,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of plasma activated water for phenol degradation using a gliding arc discharge at atmospheric pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Wartel</w:t>
+                <w:t xml:space="preserve">Observations of dusty CH4 plasma with a simple image processing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Rudz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Inoubli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Faubert</w:t>
+                <w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aubry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th edition of the International Conference on Plasma Physics and Applications (CPPA 2021) &amp; 1st Workshop on Plasma Applications in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Magurele-Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548309v1</w:t>
+                <w:t xml:space="preserve">hal-03548310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratoires et expertises universitaires dans le domaine de l'énergie et des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9237,459 +9220,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of dusty CH4 plasma with a simple image processing approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spark vs Claquage Laser: quelques méthodes de caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Rudz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th edition of the International Conference on Plasma Physics and Applications (CPPA 2021) &amp; 1st Workshop on Plasma Applications in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Magurele-Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">Journées 2021 du GDR EMILI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548310v1</w:t>
+                <w:t xml:space="preserve">hal-03548421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark vs Claquage Laser: quelques méthodes de caractérisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Characterization and optimization of Laser Induced Breakdown (LIB) as an ignition method to generate open field blast waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaumin Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Rudz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steve Rudz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2021 du GDR EMILI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">19th edition of the International Conference on Plasma Physics and Applications (CPPA 2021) &amp; 1st Workshop on Plasma Applications in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Magurele-Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548421v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and optimization of Laser Induced Breakdown (LIB) as an ignition method to generate open field blast waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaumin Thibaud</w:t>
+                <w:t xml:space="preserve">Outils laser : de l'allumage à l'analyse LIBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Rudz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wartel Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th edition of the International Conference on Plasma Physics and Applications (CPPA 2021) &amp; 1st Workshop on Plasma Applications in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Magurele-Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">3ème Printemps de la Recherche et de l'Entreprise a Bourges (PREBs 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548312v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils laser : de l'allumage à l'analyse LIBS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steve Rudz</w:t>
+                <w:t xml:space="preserve">Application of plasma activated water for phenol degradation using a gliding arc discharge at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Inoubli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wartel Maxime</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragoş-George Astanei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Printemps de la Recherche et de l'Entreprise a Bourges (PREBs 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Bourges, France</w:t>
+              <w:t xml:space="preserve">19th edition of the International Conference on Plasma Physics and Applications (CPPA 2021) &amp; 1st Workshop on Plasma Applications in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Magurele-Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548344v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of spatial stability and absorbed energy of laser-induced plasma in gaseous media</w:t>
               </w:r>
@@ -9701,51 +9701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Flaugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Rudz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9796,51 +9796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of spatial stability and absorbed energy of laser-induced plasma in gaseous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaumin Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Rudz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9848,51 +9848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE-XV (Colloque sur les Arcs Electriques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9930,51 +9930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques liés à la mise en œuvre de la technique, notions de sécurité laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANF 'Plasma induit par laser pour l'analyse de la matière'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10038,51 +10038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10137,51 +10137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic analysis on a plasma assisted CH4-air turbulent swirling flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Boushaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10275,51 +10275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Sankhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzystof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10374,77 +10374,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage Polarity Influence on NTP Energy Efficiency of Point-to-Point Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Astanei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Burlica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliana Dirlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10512,51 +10512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'Efficacité Énergétique des Alimentations HT pour la Génération de Plasmas Non-Thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragoş-George Astanei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Burlica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10663,51 +10663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Sankhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10771,51 +10771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Sankhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10985,303 +10985,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'Efficacité d'une Bougie à Double Étincelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale de l'effet de focalisation sur le claquage laser sous atmosphères d'argon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Rudz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Sankhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE-XIV (Colloque sur les Arcs Electriques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
+              <w:t xml:space="preserve">24ième Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548464v1</w:t>
+                <w:t xml:space="preserve">hal-02571016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale de l'effet de focalisation sur le claquage laser sous atmosphères d'argon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steve Rudz</w:t>
+                <w:t xml:space="preserve">Etude de l'Efficacité d'une Bougie à Double Étincelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragoş-George Astanei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ième Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">CAE-XIV (Colloque sur les Arcs Electriques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571016v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des paramètres électriques sur les propriétés d'une décharge glissante: Source d'alimentation et Applications environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11509,51 +11509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11634,51 +11634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Sankhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomek Pieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11742,51 +11742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’un plasma d’ablation de Cuivre dans l’air par spectroscopie optique d’émission et par diffusion Thomson pour évaluer un équilibre thermodynamique local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Sankhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11863,51 +11863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11971,51 +11971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12096,51 +12096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12247,51 +12247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International High-Tech Plasma Processes Conference (HTPP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
@@ -12314,610 +12314,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nettoyage et désinfection: des méthodes traditionnelles aux nouveaux outils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Studies of laser-induced plasma in argon using emission spectroscopy and laser Thomson scattering: thermodynamic equilibrium and plasma heating by the probe laser beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Lamine Sankhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomek Pieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioAdh 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bouray-sur-Juine, France</w:t>
+              <w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Estoril / Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782392v1</w:t>
+                <w:t xml:space="preserve">hal-01783083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of laser-induced plasma in argon using emission spectroscopy and laser Thomson scattering: thermodynamic equilibrium and plasma heating by the probe laser beam</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Production d’eau activée par plasma via une décharge d’arc glissant à pression atmosphérique : Analyse des phénomènes d’activation en milieux aqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Desdions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Faubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Estoril / Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Bioadh'2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Domaine de Frémigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783083v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d’eau activée par plasma via une décharge d’arc glissant à pression atmosphérique : Analyse des phénomènes d’activation en milieux aqueux</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Etude d’un plasma induit par laser dans l’argon par Spectroscopie optique d’émission et par diffusion Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Lamine Sankhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomek Pieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wartel Maxime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioadh'2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Domaine de Frémigny, France</w:t>
+              <w:t xml:space="preserve">Journées LIBS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744539v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’un plasma induit par laser dans l’argon par Spectroscopie optique d’émission et par diffusion Thomson</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Analyse micro-structurale du fil électrode en soudage MIG-MAG: Cas des mélanges Ar-CO2 et Ar-O2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Castillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Faubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées LIBS France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">CAE-XIII (Colloque sur les Arcs Electriques) et 3ème workshop sur les Arcs et Contacts Electriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981782v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse micro-structurale du fil électrode en soudage MIG-MAG: Cas des mélanges Ar-CO2 et Ar-O2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Nettoyage et désinfection: des méthodes traditionnelles aux nouveaux outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathérine Stride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE-XIII (Colloque sur les Arcs Electriques) et 3ème workshop sur les Arcs et Contacts Electriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">BioAdh 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bouray-sur-Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548441v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment by gliding arc of epoxy resin: Preliminary analysis of surface changes</w:t>
               </w:r>
@@ -12942,51 +12942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pellerin Nadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13037,51 +13037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d’un plasma induit par laser dans l’argon par spectroscopie optique d’émission et par diffusion laser Thomson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Sankhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13139,273 +13139,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal diagnostic of arc plasma in Gas Metal arc Welding process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Diagnostics on aluminium dust explosion ignited by spark discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Lamine Sankhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wartel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Mediterranean Conference on Calorimetry and Thermal Analysis [MEDICTA 2017]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Loano, Italy</w:t>
+              <w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Estoril / Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548315v1</w:t>
+                <w:t xml:space="preserve">hal-01783069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics on aluminium dust explosion ignited by spark discharge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Thermal diagnostic of arc plasma in Gas Metal arc Welding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Boutaghane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Bouhadef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Estoril / Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">13th Mediterranean Conference on Calorimetry and Thermal Analysis [MEDICTA 2017]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Loano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783069v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of Plasma Activated Water using Gliding Arc Discharge at atmospheric pressure: Process optimization and analysis of the chemical activation phenomena in aqueous media</w:t>
               </w:r>
@@ -13443,51 +13443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pellerin Nadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioAdh 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray-sur-Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13506,346 +13506,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratoires et expertises universitaires dans le domaine de l'énergie et des matériaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silicate glasses including silver nanoparticles: annealing conditions correlated to optical and structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Gorczyca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Printemps de la Recherche et de l'Entreprise a Bourges (PREBs 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Bourges, France</w:t>
+              <w:t xml:space="preserve">International Nanotechnology Conference &amp; Expo (Nanotech-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548340v1</w:t>
+                <w:t xml:space="preserve">hal-01274153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver and gold nanoparticles in glassy matrices for plasmonic applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laboratoires et expertises universitaires dans le domaine de l'énergie et des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th edition of the International Conference on Advanced Topics in Optoelectronics, Microelectronics and Nanotechnologies, ATOM-N 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Constanta, Romania</w:t>
+              <w:t xml:space="preserve">2ème Printemps de la Recherche et de l'Entreprise a Bourges (PREBs 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358444v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicate glasses including silver nanoparticles: annealing conditions correlated to optical and structural properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Silver and gold nanoparticles in glassy matrices for plasmonic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Genevoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Gorczyca</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nanotechnology Conference &amp; Expo (Nanotech-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">8th edition of the International Conference on Advanced Topics in Optoelectronics, Microelectronics and Nanotechnologies, ATOM-N 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Constanta, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274153v1</w:t>
+                <w:t xml:space="preserve">hal-01358444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of thermodynamic equilibrium in laser-induced plasma in argon using emission spectroscopy and laser Thomson scattering</w:t>
               </w:r>
@@ -13969,90 +13969,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations between silver nano crystallization and glass structure in silicate matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Gorczyca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGT Centenary Conference and ESG2016 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Sheffield United Kingdom</w:t>
@@ -14120,51 +14120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14357,51 +14357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Planckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14456,90 +14456,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Diagnostic of High Voltage Discharges Produced by a New Spark-Plug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Astanei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Nemes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14616,51 +14616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muntaneu F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemes N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14698,77 +14698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-thermal plasma diagnostic using optical emission spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Astanei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Felea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14845,51 +14845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Farah-Sougueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Mendys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14934,432 +14934,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma volume and energy influences on the combustion efficiency using a new spark-plug</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Etude comparative d'un plasma d'argon induit par laser, par spectroscopie optique d'émission et diffusion laser Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Farah-Sougueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Mendys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomek Pieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications (GD 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.594</w:t>
+              <w:t xml:space="preserve">Journées LIBS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026083v1</w:t>
+                <w:t xml:space="preserve">hal-01026190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative d'un plasma d'argon induit par laser, par spectroscopie optique d'émission et diffusion laser Thomson</w:t>
+                <w:t xml:space="preserve">Comparative studies of laser induced plasma using optical emission spectroscopy and Thomson scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Farah-Sougueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Mendys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomek Pieta</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées LIBS France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications (GD 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026190v1</w:t>
+                <w:t xml:space="preserve">hal-01026086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative studies of laser induced plasma using optical emission spectroscopy and Thomson scattering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Plasma volume and energy influences on the combustion efficiency using a new spark-plug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Astanei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Faubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications (GD 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.406</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026086v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion Thomson cohérente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">‘Diagnostics plasma: méthodes de détermination des propriétés électroniques et ioniques’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15378,402 +15378,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un simulateur d'aurores polaires : le Planeterrella</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Influence of shielding gas on the temperature of the MIG-MAG welding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Castillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journ ee 'Rosetta' du LPC2E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, France</w:t>
+              <w:t xml:space="preserve">13th European Conference on High-Tech Plasma Processes (HTTP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026187v1</w:t>
+                <w:t xml:space="preserve">hal-01025952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of active shielding gas on the MIG-MAG welding process : globular to spray transfer mode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Un simulateur d'aurores polaires : le Planeterrella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications (GD 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.135</w:t>
+              <w:t xml:space="preserve">Journ ee 'Rosetta' du LPC2E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025953v1</w:t>
+                <w:t xml:space="preserve">hal-01026187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of shielding gas on the temperature of the MIG-MAG welding process</w:t>
+                <w:t xml:space="preserve">Influence of active shielding gas on the MIG-MAG welding process : globular to spray transfer mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on High-Tech Plasma Processes (HTTP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications (GD 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025952v1</w:t>
+                <w:t xml:space="preserve">hal-01025953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Laser Induced Breakdown Spectroscopy to the monitoring of dielectric walls erosion in Hall Effect Thrusters for space propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahib Balika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Gurlui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15841,51 +15841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric spark discharge in air characterization by following electrodes erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15975,64 +15975,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Modeling of a Double Spark at Atmospheric Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Astanei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16206,484 +16206,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative studies of laser induced plasma using laser scattering and optical emission spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le GREMI : Un laboratoire de pointe en Région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Castillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Farah-Sougueh</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Euro Mediterranean symposium on laser induced spectroscopy (7th EMSLIBS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bari, Italy. pp.P025</w:t>
+              <w:t xml:space="preserve">1er Printemps de la Recherche et de l'Entreprise a Bourges (PREBs 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025009v1</w:t>
+                <w:t xml:space="preserve">hal-01026183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le GREMI : Un laboratoire de pointe en Région Centre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Laboratoires et expertises universitaires dans le domaine de l'énergie et des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Printemps de la Recherche et de l'Entreprise a Bourges (PREBs 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026183v1</w:t>
+                <w:t xml:space="preserve">hal-01026181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratoires et expertises universitaires dans le domaine de l'énergie et des matériaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Influence du gaz de protection sur le procédé de soudage MIG-MAG : du mode de transfert globulaire à la pulvérisation axiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Castillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Printemps de la Recherche et de l'Entreprise a Bourges (PREBs 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Bourges, France</w:t>
+              <w:t xml:space="preserve">XIème Colloque sur les Arcs Electriques (CAE-XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026181v1</w:t>
+                <w:t xml:space="preserve">hal-00820423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du gaz de protection sur le procédé de soudage MIG-MAG : du mode de transfert globulaire à la pulvérisation axiale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Comparative studies of laser induced plasma using laser scattering and optical emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Farah-Sougueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Mendys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomek Pieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Colloque sur les Arcs Electriques (CAE-XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7th Euro Mediterranean symposium on laser induced spectroscopy (7th EMSLIBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bari, Italy. pp.P025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820423v1</w:t>
+                <w:t xml:space="preserve">hal-01025009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la diffusion laser Thomson au diagnostic des plasmas haute-pression : effet d'échauffement du milieu</w:t>
               </w:r>
@@ -16721,51 +16721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Colloque sur les Arcs Electriques (CAE-XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16842,51 +16842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Euro Mediterranean symposium on laser induced spectroscopy (7th EMSLIBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bari, Italy. pp.O16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16905,527 +16905,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l 'étude du soudage MIG-MAG en polaritée inverse, sous mélange Argon-Oxygène</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Vieillissement des céramiques utilisées pour la Propulsion à plasma dans l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahib Balika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Faubert</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès National de la Recherche en IUT (CNR-IUT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712421v1</w:t>
+                <w:t xml:space="preserve">hal-00712426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement des céramiques utilisées pour la Propulsion à plasma dans l'espace</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Simultaneous diagnostics of Air and Argon LIBS plasmas using Thomson Scattering and Optical Emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Farah-Sougueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Mendys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès National de la Recherche en IUT (CNR-IUT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712426v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous diagnostics of Air and Argon LIBS plasmas using Thomson Scattering and Optical Emission spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agata Mendys</w:t>
+                <w:t xml:space="preserve">Le soudage à l'arc : Etude des procédés TIG-ATIG et MIG-MAG (une revue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Zielinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès National de la Recherche en IUT (CNR-IUT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">1er Congrès International Francophone Plasma &amp; Energie (CIPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712431v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le soudage à l'arc : Etude des procédés TIG-ATIG et MIG-MAG (une revue)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Contribution à l 'étude du soudage MIG-MAG en polaritée inverse, sous mélange Argon-Oxygène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Castillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clostre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès International Francophone Plasma &amp; Energie (CIPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Antananarivo, Madagascar</w:t>
+              <w:t xml:space="preserve">1er Congrès National de la Recherche en IUT (CNR-IUT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711507v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of additional laser pulse on laser induced gas breakdown investigated by Thomson Scattering</w:t>
               </w:r>
@@ -17450,51 +17450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17532,51 +17532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloration controlée de verres par nucléation-croissance de nanoparticules métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17644,103 +17644,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Correlation Between the Rotational Temperature and the Electrical Energy of a Cold Plasma Type Electrical Discharge Produced by a Double Spark-Plug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Astanei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Optimization of Electrical and Electronic Equipment (OPTIM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17804,51 +17804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Mendys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17873,64 +17873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'une bougie à double étincelle pour la combustion propre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Astanei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17998,90 +17998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold plasma type reactors and sources suitable for medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Astanei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Ursache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18123,64 +18123,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the interaction surface between plasma and air/fuel mixture on the combustion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Astanei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18225,1576 +18225,1576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line measurement of the Laser-driven precipitation of silver nanoparticles in a soda-lime glass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+                <w:t xml:space="preserve">Experimental investigations of SPT operation on alternative to xenon gases - N2, Kr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-I. Bugrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Bishaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-V. Desyatskov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-V. Kozintseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Lipatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Plasma Chemistry (ISPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">4th European Conference for AeroSpace Sciences (EUCASS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712402v1</w:t>
+                <w:t xml:space="preserve">hal-00712398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser light scattering in LIBS plasma in argon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The study of the electrical parameters and the exhaust gas analysis for a double spark plug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Astanei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Euro Mediterranean Symposium on Laser Induced Breakdown Spectroscopy (EMSLIBS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">SIELMEN 2011 - 8th International Conference on Electromechanic and Power Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712389v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing of ceramics in Hall Effect Plasma thrusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Influence of anode composition on metal transfer in GMAW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Briand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th International Electric Propulsion Conference (IEPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Wiessbaden, Germany</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Plasma Chemistry (ISPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712408v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Nanosecond Irradiation of Silver Exchanged Silicate Glass : Optical Absorption and Morphological Investigations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time of Flight diagnostics in a plume of an Hall Effect Thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahib Balika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titaina Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712306v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shielding gas influence in Gas Metal Arc Welding: from globular to spray transfer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Double spark ignition system : spectroscopic diagnostic of the plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Astanei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Round Table on Thermal Plasmas for Industrial Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Gauteng, South Africa</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Plasma Chemistry (ISPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711501v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-BNSiO2 ceramic interactions in working Hall Effect Thruster</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+                <w:t xml:space="preserve">On-line measurement of the Laser-driven precipitation of silver nanoparticles in a soda-lime glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Grabiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Wolak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Plasma Chemistry (ISPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712307v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser light scattering for diagnostics of laser induced plasma generated during breakdown in noble gases and ablation of metallic samples</w:t>
+                <w:t xml:space="preserve">Laser light scattering in LIBS plasma in argon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Mendys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Grabiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Winter Conference on Plasma Spectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">6th Euro Mediterranean Symposium on Laser Induced Breakdown Spectroscopy (EMSLIBS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712298v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous study of the HET Thruster Chamber ceramic erosion by QMC and OES</w:t>
+                <w:t xml:space="preserve">Ageing of ceramics in Hall Effect Plasma thrusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahib Balika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titaina Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">32th International Electric Propulsion Conference (IEPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Wiessbaden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712387v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of SPT operation on alternative to xenon gases - N2, Kr</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.-S. Lipatov</w:t>
+                <w:t xml:space="preserve">Pulsed Nanosecond Irradiation of Silver Exchanged Silicate Glass : Optical Absorption and Morphological Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Grabiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Wolak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference for AeroSpace Sciences (EUCASS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">E-MRS 2011 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712398v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of the electrical parameters and the exhaust gas analysis for a double spark plug</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Shielding gas influence in Gas Metal Arc Welding: from globular to spray transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Boutaghane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIELMEN 2011 - 8th International Conference on Electromechanic and Power Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">3rd International Round Table on Thermal Plasmas for Industrial Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Gauteng, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712392v1</w:t>
+                <w:t xml:space="preserve">hal-00711501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of anode composition on metal transfer in GMAW</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laser light scattering for diagnostics of laser induced plasma generated during breakdown in noble gases and ablation of metallic samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Mendys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Grabiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Travaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Plasma Chemistry (ISPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">European Winter Conference on Plasma Spectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712403v1</w:t>
+                <w:t xml:space="preserve">hal-00712298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time of Flight diagnostics in a plume of an Hall Effect Thruster</w:t>
+                <w:t xml:space="preserve">Simultaneous study of the HET Thruster Chamber ceramic erosion by QMC and OES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahib Balika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712308v1</w:t>
+                <w:t xml:space="preserve">hal-00712387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double spark ignition system : spectroscopic diagnostic of the plasma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Laser-BNSiO2 ceramic interactions in working Hall Effect Thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahib Balika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Gurlui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Plasma Chemistry (ISPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712400v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIBS in a Running Hall Effect Thruster for Space Propulsion</w:t>
               </w:r>
@@ -19819,51 +19819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Gurlui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19944,51 +19944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviu Gurlui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20056,77 +20056,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahib Balika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Plasma Chemistry (ISPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Philadelphia, United States</w:t>
@@ -20168,90 +20168,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic equilibrium study of low temperature laser induced plasmas of air, argon, and cadmium by Thomson scattering and emission spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Travaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Mendys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASE, SPIE Photonics West 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Francisco (Californie), United States</w:t>
@@ -20306,64 +20306,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Mendys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Grabiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20414,64 +20414,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of insulator erosion measurements of accelerating chamber of plasma thruster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahib Balika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titaina Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20520,2317 +20520,2317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between direct and reverse polarity in GMAW</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the SPT-20M low power ukrainian Hall Effect Thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Loyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei E. Koshelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Puyrenier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">T. Maksymenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Leufroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference on Plasma Physics and Applications (CPPA2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496550v1</w:t>
+                <w:t xml:space="preserve">hal-00496544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fil fourré 'metal cored' pour soudage sous mélange Ar/CO2 riche en CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of formation and modification of silver nanoparticles in glass matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Grabiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Wolak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference FLAMN-10, Fundamentals of Laser Assisted Micro- &amp; Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, St. Petersburg-Pushkin, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458752v1</w:t>
+                <w:t xml:space="preserve">hal-00712299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilities of increasing the operation efficiency for gliding arc electrochemical reactors by means of synergy provided by coupling with other procedures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Laser energy deposition on the chamber surface of the PPS100-ML Hall effect thruster : experiment and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gurlui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahib Balika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference on Electrical and Power Engineering (EPE 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">6th International Spacecraft Propulsion Conference, Space Propulsion 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712446v1</w:t>
+                <w:t xml:space="preserve">hal-00458767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of laser-induced plasma evolution using Rayleigh and Thomson scattering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternativ propellant for Space Propulsion : Ignition of PPI Hall Thruster with N2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahib Balika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titaina Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLASMA diagnostics 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Pont à Mousson, France</w:t>
+              <w:t xml:space="preserve">63rd Gaseous Electronics Conference (GEC) / 7th Int. Conf. on Reactive Plasmas (ICRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458732v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics of low temperature laser induced plasmas using Thomson Scattering and emission spectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Etude de la surface d'une vitrocéramique lixiviée: mesures d'angle de contact et microcopie à force atomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Doret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Conference on Plasma Physics of the European Physical Society (EPS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">USTV-GDR Verre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496557v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics of laser induced plasmas in air and argon using Thomson Scattering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Comparison between direct and reverse polarity in GMAW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Puyrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Travaillé</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference on Plasma Physics and Applications (CPPA2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496542v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'amplification laser dans une colonne positive d'un mélange He-Ne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fil fourré 'metal cored' pour soudage sous mélange Ar/CO2 riche en CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Véron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP Plasmas 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Talence, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496370v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the SPT-20M low power ukrainian Hall Effect Thruster</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Diagnostics of low temperature laser induced plasmas using Thomson Scattering and emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Travaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Mendys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference on Plasma Physics and Applications (CPPA2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">37th Conference on Plasma Physics of the European Physical Society (EPS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496544v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser energy deposition on the chamber surface of the PPS100-ML Hall effect thruster : experiment and simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+                <w:t xml:space="preserve">Investigations of laser-induced plasma evolution using Rayleigh and Thomson scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Mendys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grabiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sopalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Spacecraft Propulsion Conference, Space Propulsion 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">PLASMA diagnostics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Pont à Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458767v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of formation and modification of silver nanoparticles in glass matrix</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Possibilities of increasing the operation efficiency for gliding arc electrochemical reactors by means of synergy provided by coupling with other procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gavril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference FLAMN-10, Fundamentals of Laser Assisted Micro- &amp; Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, St. Petersburg-Pushkin, Russia</w:t>
+              <w:t xml:space="preserve">6th Conference on Electrical and Power Engineering (EPE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712299v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternativ propellant for Space Propulsion : Ignition of PPI Hall Thruster with N2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Diagnostics of laser induced plasmas in air and argon using Thomson Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Mendys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Travaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Gaseous Electronics Conference (GEC) / 7th Int. Conf. on Reactive Plasmas (ICRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">15th Conference on Plasma Physics and Applications (CPPA2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712301v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la surface d'une vitrocéramique lixiviée: mesures d'angle de contact et microcopie à force atomique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+                <w:t xml:space="preserve">Modélisation de l'amplification laser dans une colonne positive d'un mélange He-Ne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Virdis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Minéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylène Vayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Allix</w:t>
+                <w:t xml:space="preserve">O. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USTV-GDR Verre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">SFP Plasmas 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712449v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous study of the HET thruster chamber ceramic erosion by QCM and OES: First results</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laser-driven precipitation and modification of silver nanoparticles in soda-lime glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Grabiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Wolak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference on Plasma Physics and Applications (CPPA2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">European Optical Society Annual Meeting 2010 (ESAM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496546v1</w:t>
+                <w:t xml:space="preserve">hal-00712302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-driven precipitation and modification of silver nanoparticles in soda-lime glass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+                <w:t xml:space="preserve">SPT-20M Plasma Plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Loyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N. Koshelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Maksimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Leufroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Optical Society Annual Meeting 2010 (ESAM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Ukraine - France Workshop on Electric Propulsion in Space 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Kharkov, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712302v1</w:t>
+                <w:t xml:space="preserve">hal-00449194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPT-20M Plasma Plume</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Simultaneous study of the HET thruster chamber ceramic erosion by QCM and OES: First results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahib Balika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ukraine - France Workshop on Electric Propulsion in Space 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Kharkov, Ukraine</w:t>
+              <w:t xml:space="preserve">15th Conference on Plasma Physics and Applications (CPPA2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449194v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of an electric spark for igniting a fuel mixture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Diagnostics and investigations of thermodynamic equilibrium in LIBS plasmas using Thomson Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Travaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Optimization of Electrical and Electronic Equipment (OPTIM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Brasov, Romania</w:t>
+              <w:t xml:space="preserve">PLASMA diagnostics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Pont à Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458762v1</w:t>
+                <w:t xml:space="preserve">hal-00458727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostics and investigations of thermodynamic equilibrium in LIBS plasmas using Thomson Scattering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The study of an electric spark for igniting a fuel mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Burlica</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLASMA diagnostics 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Pont à Mousson, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Optimization of Electrical and Electronic Equipment (OPTIM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458727v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ukraine - France cooperation in electric space propulsion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+                <w:t xml:space="preserve">Energy Deposition and Surface Analysis of the SPT20-M7 Hall Effect Thruster (KhAI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Loyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei E. Koshelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maksymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Leufroy</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ukraine - France Workshop on Electric Propulsion in Space 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Kharkov, Ukraine</w:t>
+              <w:t xml:space="preserve">15th International Congresse of Propulsion Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rubechje, Crimea, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449192v1</w:t>
+                <w:t xml:space="preserve">hal-00496559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Deposition and Surface Analysis of the SPT20-M7 Hall Effect Thruster (KhAI)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Maksymenko</w:t>
+                <w:t xml:space="preserve">Ukraine - France cooperation in electric space propulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Véron</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titaina Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Leufroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congresse of Propulsion Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rubechje, Crimea, Ukraine</w:t>
+              <w:t xml:space="preserve">Ukraine - France Workshop on Electric Propulsion in Space 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Kharkov, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496559v1</w:t>
+                <w:t xml:space="preserve">hal-00449192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-BNSiO2 ceramic interactions in working Hall Effect Thruster: Experiment and Simulation</w:t>
               </w:r>
@@ -22868,51 +22868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ursu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gurlui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference on Plasma Physics and Applications (CPPA2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Iasi, Romania</w:t>
@@ -22954,77 +22954,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucléation - croissance assistée par irradiation laser de nanoparticules métalliques dans des verres d'oxydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Wolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Grabiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23079,51 +23079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTE experimental validation in a GMAW plasma column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Boutaghane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23204,90 +23204,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic diagnostic of a transient plasma produced by a spark plug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Astani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference on Plasma Physics and Applications (CPPA2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23437,103 +23437,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond or Nanosecond Laser Irradiation. Application to Colored Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jegouso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2010 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
@@ -23575,90 +23575,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules de cuivre dans des verres d'oxydes : structure et propriétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Wolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Grabiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Verre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Nancy, France</w:t>
@@ -23726,51 +23726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Grabiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sopalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23825,90 +23825,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie rapide et Diagnostic spectroscopique d’un plasma d’arc MIG-MAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Boutaghane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Bouhadef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benkedda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale sur le Soudage, le CND et l’Industrie des Métaux [IC-WNDT-MI’10]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23959,51 +23959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Doret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24048,1270 +24048,1270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'enrichissement en carbone de l'anode en soudage MIG-MAG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between direct and reverse polarity in GMAW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Puyrenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Collumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXème Colloque sur les Arcs Electriques (CAE-IX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Plasma Chemistry (ISPC 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449185v1</w:t>
+                <w:t xml:space="preserve">hal-00458719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent french results of small Hall Effect Thrusters investigations in collaboration with the National Aerospace University in Kharkov</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du ZERODUR dans différents milieux lixiviants par analyse RMN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Doret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Ukrainian Conference on Space Research (with international participation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Yevpatoria, Crimée, Ukraine</w:t>
+              <w:t xml:space="preserve">Forum des Ecoles Doctorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449188v1</w:t>
+                <w:t xml:space="preserve">hal-00449186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical emission spectroscopic diagnostic of a GMAW plasma column</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Energy Deposition on the surface of Hall Effect Thrusters for satellites - Simulation by laser beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Focsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ursu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gurlui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahib Balika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris Puyrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Plasma Chemistry (ISPC 19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">3rd European Conference for AeroSpace Sciences (EUCASS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458716v1</w:t>
+                <w:t xml:space="preserve">hal-00458723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical And Chemical Mechanisms Occuring During A-Tig Welding : Comparison Between Experimental Investigations And Simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Etude de l'enrichissement en carbone de l'anode en soudage MIG-MAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Paillard</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Collumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advenced materials - Processing, Fabrication, Properties, Applications (Thermec 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IXème Colloque sur les Arcs Electriques (CAE-IX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453928v1</w:t>
+                <w:t xml:space="preserve">hal-00449185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on formation and nonlinear optical properties of noble metal nanoparticles in silica glass investigated by Z-scan technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Recent french results of small Hall Effect Thrusters investigations in collaboration with the National Aerospace University in Kharkov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Loyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N. Koshelev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Maksimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titaina Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International School and Conference on Photonics (PHOTONICA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Belgrade</w:t>
+              <w:t xml:space="preserve">9th Ukrainian Conference on Space Research (with international participation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Yevpatoria, Crimée, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458713v1</w:t>
+                <w:t xml:space="preserve">hal-00449188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions physico-chimiques à l'interface vitrocéramique/plasma</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Optical emission spectroscopic diagnostic of a GMAW plasma column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Massiot</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Boutaghane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Puyrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées d'échanges du réseau 'Plasmas Froids'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bonascre, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Plasma Chemistry (ISPC 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449187v1</w:t>
+                <w:t xml:space="preserve">hal-00458716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QCM and OES : two ways used to study simultaneously HET thruster chamber ceramic erosion. First QCM results on PPS100-ML validate previous OES measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Physical And Chemical Mechanisms Occuring During A-Tig Welding : Comparison Between Experimental Investigations And Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th International Electric Propulsion Conference (IEPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Ann Arbor, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advenced materials - Processing, Fabrication, Properties, Applications (Thermec 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453921v1</w:t>
+                <w:t xml:space="preserve">hal-00453928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between direct and reverse polarity in GMAW</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Study on formation and nonlinear optical properties of noble metal nanoparticles in silica glass investigated by Z-scan technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grabiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Briand</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Plasma Chemistry (ISPC 19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">2nd International School and Conference on Photonics (PHOTONICA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Belgrade</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458719v1</w:t>
+                <w:t xml:space="preserve">hal-00458713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du ZERODUR dans différents milieux lixiviants par analyse RMN</w:t>
+                <w:t xml:space="preserve">Evolutions physico-chimiques à l'interface vitrocéramique/plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Doret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Massiot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Ecoles Doctorales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">7ème Journées d'échanges du réseau 'Plasmas Froids'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bonascre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449186v1</w:t>
+                <w:t xml:space="preserve">hal-00449187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Deposition on the surface of Hall Effect Thrusters for satellites - Simulation by laser beam</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Gurlui</w:t>
+                <w:t xml:space="preserve">QCM and OES : two ways used to study simultaneously HET thruster chamber ceramic erosion. First QCM results on PPS100-ML validate previous OES measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahib Balika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference for AeroSpace Sciences (EUCASS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Versailles, France</w:t>
+              <w:t xml:space="preserve">31th International Electric Propulsion Conference (IEPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Ann Arbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458723v1</w:t>
+                <w:t xml:space="preserve">hal-00453921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral measurement of the temperature of Gas Metal Arc Welding (GMAW)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Boutaghane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Bouhadef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25366,51 +25366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic of LIBS plasmas in Air and Argon using Thomson Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Travaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25517,51 +25517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Doret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25629,64 +25629,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomson scattering from laser induced plasma in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Mendys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Travaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25754,64 +25754,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic diagnostic of gas metal arc welding (GMAW) plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Boutaghane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Bouhadef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25879,77 +25879,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the plasma plume of the SPT-20 low power ukrainian Hall Effect Thruster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Loyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Koshelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.A. Maksimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Leufroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25985,70 +25985,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode experimental study in GMAW</w:t>
+                <w:t xml:space="preserve">Experimental investigations on anode in GMAW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26064,862 +26064,862 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Musiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference (GRC) on Plasma Processing Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Mount Holyoke College, South Hadley, United States</w:t>
+              <w:t xml:space="preserve">8th International Conference on Trends in Welding Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Pine Moutain (Georgia), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444338v1</w:t>
+                <w:t xml:space="preserve">hal-00458805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations on anode in GMAW</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Influence of Nd Y.A.G. laser parameters irradiation on precipitation of silver nanoparticles in glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karol Musiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Trends in Welding Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Pine Moutain (Georgia), United States</w:t>
+              <w:t xml:space="preserve">E-MRS 2008 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458805v1</w:t>
+                <w:t xml:space="preserve">hal-00458803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Nd Y.A.G. laser parameters irradiation on precipitation of silver nanoparticles in glass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Analyse optique du jet d'un propulseur ukrainien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maksymenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Loyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Leufroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2008 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">X° Congrès 'Plasmas' de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458803v1</w:t>
+                <w:t xml:space="preserve">hal-00449179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse optique du jet d'un propulseur ukrainien</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Diagnostic spectroscopique d'un plasma d'arc de soudage MIG-MAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Boutaghane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Bouhadef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Leufroy</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benkedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X° Congrès 'Plasmas' de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on NDT and Metal Industry (IC-NDT-MI08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Annaba, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449179v1</w:t>
+                <w:t xml:space="preserve">hal-00458837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic spectroscopique d'un plasma d'arc de soudage MIG-MAG</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Anode experimental study in GMAW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Benkedda</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Musiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on NDT and Metal Industry (IC-NDT-MI08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Annaba, Algérie</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference (GRC) on Plasma Processing Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Mount Holyoke College, South Hadley, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458837v1</w:t>
+                <w:t xml:space="preserve">hal-00449184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anode experimental study in GMAW</w:t>
+                <w:t xml:space="preserve">Arc study and droplets visualisation in GMAW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Zielinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Musiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Briand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference (GRC) on Plasma Processing Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Mount Holyoke College, South Hadley, MA, United States</w:t>
+              <w:t xml:space="preserve">5th. Int. Conf. of Students and Young Scientists "Prospects of Fundamental Sciences Development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Tomsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449184v1</w:t>
+                <w:t xml:space="preserve">hal-00449183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arc study and droplets visualisation in GMAW</w:t>
+                <w:t xml:space="preserve">Anode experimental study in GMAW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylwia Zielinska</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Musiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th. Int. Conf. of Students and Young Scientists "Prospects of Fundamental Sciences Development"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Tomsk, Russia</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference (GRC) on Plasma Processing Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Mount Holyoke College, South Hadley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449183v1</w:t>
+                <w:t xml:space="preserve">hal-00444338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nanosecond laser irradiation on precipitation of silver nanoparticles in glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27013,77 +27013,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Loyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.A. Maksimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Koshelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Spacecraft Propulsion Conference / 2nd International Symposium on Propulsion for Space Transportation (Space Propulsion 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Heraklion, Greece</w:t>
@@ -27125,90 +27125,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic d'un plasma d'arc MIG-MAG pour le soudage des pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Boutaghane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Bouhadef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benkedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Hydrocarbons &amp; Chemistry (ISHC 04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Ghardaïa, Algérie</w:t>
@@ -27263,64 +27263,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Boutaghane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Bouhadef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27371,51 +27371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'accrochage anodique de l'arc de soudage MIG-MAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Zielinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27496,51 +27496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ukrainian SPT-20 Hall Effect Thruster : Performances and Analysis of the Plume by Optical Emission Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27621,51 +27621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the chamber ceramic erosion of the SPT X000-ML by Optical Emission Spectroscopy and Redeposition on Silicon Substrates inside the Channel for Tooled Ceramics at Various Virtual Lifetimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lasgorceix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27710,168 +27710,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle magnétohydrodynamique d'un plasma d'arc de soudage TIG (Tungsten Inert Gas)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">PPS-X000ML Hall Effect Thruster : Performances and Erosion's Spectroscopy in a Large Range of Working Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lasgorceix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Legentils</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque sur les Arcs Electriques (CAE-XIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Rouen, France</w:t>
+              <w:t xml:space="preserve">30th International Electric Propulsion Conference (IEPC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449177v1</w:t>
+                <w:t xml:space="preserve">hal-00458824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Energy Deposition on Dielectric Wall Surfaces in Hall Thrusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Focsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27880,150 +27863,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Electric Propulsion Conference (IEPC 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low power Hall Effect Thruster erosion analysis by Optical Emission Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28055,234 +28038,251 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIII International Conference on Phenomena in Ionized Gases (ICPIG 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPS-X000ML Hall Effect Thruster : Performances and Erosion's Spectroscopy in a Large Range of Working Parameters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Modèle magnétohydrodynamique d'un plasma d'arc de soudage TIG (Tungsten Inert Gas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Boutaghane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Bouhadef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zergoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Electric Propulsion Conference (IEPC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Florence, Italy</w:t>
+              <w:t xml:space="preserve">8ème Colloque sur les Arcs Electriques (CAE-XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458824v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and Physical Properties of a Gliding Arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Burlica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Symposium on Physics of Switching Arc (FSO 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28445,51 +28445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'accrochage anodique de l'arc de soudage MIG-MAG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Zielinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28551,484 +28551,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of a double spark gnition system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Experimental study of a MIG-MAG welding arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Zielinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Musiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on Plasma Physics (ICPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Kiev, Ukraine</w:t>
+              <w:t xml:space="preserve">3rd Int. Conf. of Students and Young Scientists "Prospects of Fundamental Sciences Development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Tomsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458813v1</w:t>
+                <w:t xml:space="preserve">hal-00496382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a MIG-MAG welding arc</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Les plasmas thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on Plasma Physics (ICPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Kiev, Ukraine</w:t>
+              <w:t xml:space="preserve">Journée PLASMA (CRCD Air Liquide)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458809v1</w:t>
+                <w:t xml:space="preserve">hal-00821320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a MIG-MAG welding arc</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of a double spark gnition system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Int. Conf. of Students and Young Scientists "Prospects of Fundamental Sciences Development"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Tomsk, Russia</w:t>
+              <w:t xml:space="preserve">13th International Congress on Plasma Physics (ICPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496382v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plasmas thermiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Experimental study of a MIG-MAG welding arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Musiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Izarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PLASMA (CRCD Air Liquide)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Jouy en Josas, France</w:t>
+              <w:t xml:space="preserve">13th International Congress on Plasma Physics (ICPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821320v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plasmas: des étoiles de laboratoire pour tout faire!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées de Physique-Chimie (UDPPC Orléans-Tours)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29047,1534 +29047,1534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stark Shift measurements for some NeI and ArI lines using degenerate four-wave mixing (DFWM) and Thomson scattering laser spectroscopy</w:t>
+                <w:t xml:space="preserve">Applicability of Thomson scattering to thermal plasma diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Zawadski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Musiol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Atomic and Molecular Physics of ionized Gases (ESCAMPIG XVIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">33th IoP Annual Conference on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Crie (Scottland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458818v1</w:t>
+                <w:t xml:space="preserve">hal-00458815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of plasma perturbation in Thomson scattering experiments in thermal argon plasma</w:t>
+                <w:t xml:space="preserve">Linear and non-linear laser spectroscopy in studies of low-temperature and high-density plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Zawadski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Musiol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Atomic and Molecular Physics of ionized Gases (ESCAMPIG XVIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">13th International Congress on Plasma Physics (ICPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458817v1</w:t>
+                <w:t xml:space="preserve">hal-00458811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and non-linear laser spectroscopy in studies of low-temperature and high-density plasmas</w:t>
+                <w:t xml:space="preserve">Stark Shift measurements for some NeI and ArI lines using degenerate four-wave mixing (DFWM) and Thomson scattering laser spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Zawadski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Musiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karol Musiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on Plasma Physics (ICPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Kiev, Ukraine</w:t>
+              <w:t xml:space="preserve">18th European Conference on Atomic and Molecular Physics of ionized Gases (ESCAMPIG XVIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458811v1</w:t>
+                <w:t xml:space="preserve">hal-00458818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of Thomson scattering to thermal plasma diagnostics</w:t>
+                <w:t xml:space="preserve">Investigations of plasma perturbation in Thomson scattering experiments in thermal argon plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Zawadski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Musiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karol Musiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33th IoP Annual Conference on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Crie (Scottland), United Kingdom</w:t>
+              <w:t xml:space="preserve">18th European Conference on Atomic and Molecular Physics of ionized Gases (ESCAMPIG XVIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458815v1</w:t>
+                <w:t xml:space="preserve">hal-00458817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a MIG-MAG welding arc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation du champ thermique dans un plasma d'arc de soudage TIG (Tungsten Inert Gas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Boutaghane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Bouhadef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Briand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress on Plasma Physics, ICPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Kiev, Ukraine</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444311v1</w:t>
+                <w:t xml:space="preserve">hal-00453923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du champ thermique dans un plasma d'arc de soudage TIG (Tungsten Inert Gas)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of a MIG-MAG welding arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Musiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Izarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">13th International Congress on Plasma Physics, ICPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453923v1</w:t>
+                <w:t xml:space="preserve">hal-00444311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of laser Thomson scattering to thermal plasma studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Witold Zawadzki</w:t>
+                <w:t xml:space="preserve">Experimental investigations of the arc in MIG-MAG welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Zielinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Musiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Izarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Plasma Chemistry (ISPC 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">7th International Conference on Trends in Welding Research (IC-TWR 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Pine Mountain, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820405v1</w:t>
+                <w:t xml:space="preserve">hal-00820410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du gaz utilisé sur le comportement d'un arc de soudage MIG/MAG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Stark profile measurements using degenerate four wave mixing (DFWM) laser spectroscopy and laser Thomson scatering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Zawadzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Musiol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque sur les Arcs Electriques (CAE-VII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Orléans, France</w:t>
+              <w:t xml:space="preserve">8th Euregional Workshop on the Exploration of Low Temperature Plasma Physics (WELT-PP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820467v1</w:t>
+                <w:t xml:space="preserve">hal-00820453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des outils de l'analyse spectrale à la détection de défauts de soudage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Gliding spark used for ignition system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Burlica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Richard</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque sur les Arcs Electriques (CAE-VII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Orléans, France</w:t>
+              <w:t xml:space="preserve">XVI-th Symposium on Physics of Switching Arc (FSO 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820466v1</w:t>
+                <w:t xml:space="preserve">hal-00820465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of the arc in MIG-MAG welding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Application of laser Thomson scattering to thermal plasma studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Zawadzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Musiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Trends in Welding Research (IC-TWR 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Pine Mountain, United States</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Plasma Chemistry (ISPC 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820410v1</w:t>
+                <w:t xml:space="preserve">hal-00820405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stark profile measurements using degenerate four wave mixing (DFWM) laser spectroscopy and laser Thomson scatering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Influence du gaz utilisé sur le comportement d'un arc de soudage MIG/MAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Zielinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Musiol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Izarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Euregional Workshop on the Exploration of Low Temperature Plasma Physics (WELT-PP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">7ème Colloque sur les Arcs Electriques (CAE-VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820453v1</w:t>
+                <w:t xml:space="preserve">hal-00820467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gliding spark used for ignition system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Application des outils de l'analyse spectrale à la détection de défauts de soudage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Groslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Izarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI-th Symposium on Physics of Switching Arc (FSO 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">7ème Colloque sur les Arcs Electriques (CAE-VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820465v1</w:t>
+                <w:t xml:space="preserve">hal-00820466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopical diagnostic of a MIG-MAG welding arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Zielinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Musiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles de Izarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Euregional Workshop on the Exploration of Low Temperature Plasma Physics (WELT-PP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Kerkrade, Netherlands</w:t>
@@ -30616,77 +30616,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and optical analysis of a double spark ignition system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Plasma Chemistry (ISPC 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30737,77 +30737,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Zielinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Musiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles de Izarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Plasma Chemistry (ISPC 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Toronto, Canada</w:t>
@@ -30862,51 +30862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwia Zielinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30974,51 +30974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and non-linear laser spectroscopy in studies of low-temperature and high-density plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31095,51 +31095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31194,51 +31194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(0, 0) C2 Swan band spectrum for temperature measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Musiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31246,51 +31246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartlomej Pokrzywka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Thermal Plasma Processes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31354,51 +31354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Viladrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31440,51 +31440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular band spectrum for temperature measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Musiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31604,51 +31604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Nikravech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31770,51 +31770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Rudz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Conference on Phenomena in Ionized Gases (ICPIG 36)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31891,51 +31891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e édition des Journées Jeunes Chercheurs (J2C)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32012,51 +32012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Burlica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International School on "Low Temperature Plasma Physics: Basics and Applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bad Honnef, Germany. </w:t>
@@ -32085,77 +32085,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmas produits par ablation laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedina Tsikata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32193,64 +32193,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie de diffusion dans les plasmas thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32314,77 +32314,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrons: probing their properties and collective dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedina Tsikata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2021 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32422,64 +32422,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et Techniques de Diagnostic appliquées aux micro-plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedina Tsikata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32543,51 +32543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32642,103 +32642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic nanoparticles in silicate glasses : optical properties and glass structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Gorczyca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on High Temperature Materials Chemistry (HTMC-XV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Orléans, France. 2016, Procedings of HTMC-XV</w:t>
@@ -32819,51 +32819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomek Pieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIth International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Iasi, Romania. 2015, Procedings of XXXIth ICPIG</w:t>
@@ -32892,103 +32892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical emission spectroscopy diagnostic of air-plasma produced by a double spark-plug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Astanei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIth International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Iasi, Romania. 2015, Procedings of XXXIth ICPIG</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33039,51 +33039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33164,51 +33164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Doret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33334,51 +33334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moine-Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33413,64 +33413,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de traitement par décharge électrique d'effluents organiques volatils gazeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kasabji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33585,51 +33585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Abrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Assegond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33673,64 +33673,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Desdions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33748,51 +33748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research activities on the Bourges site of GREMI, and perspectives: Cathodic zone, GMAW, LIBS and NTAP Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33862,51 +33862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Gorczyca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzystof Dzierzega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -33973,51 +33973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et caractérisation d'eau activée par décharge glissante - Essais préliminaires de décontamination de surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Faubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34082,51 +34082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trebioplasma: prévention du biofouling par plasmas non-thermiques à pression atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34161,51 +34161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spectroscopique d’une décharge He:Ne dans une cavité circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34292,51 +34292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des décharges haute-pression pour la combustion propre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Hnatiuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34380,51 +34380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Doret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34442,77 +34442,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du soudage MIG/MAG en polarité négative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Puyrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34530,51 +34530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic d’un plasma d’arc transféré. Introduction à l’étude de la raie 4300.1A d’AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université d'Orléans. 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -34628,51 +34628,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la région cathodique d’un arc soufflé. Déterminations des probabilités de transition et élargissements Stark de raies d’argon II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique des plasmas [physics.plasm-ph]. Université d'Orléans (UO), FRA., 1994. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -34731,51 +34731,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmas basse-température en physique atomique et moléculaire. Applications technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université d'Orléans, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34883,51 +34883,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19E5ECE9"/>
+    <w:nsid w:val="1BDF73FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -35114,51 +35114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pellerin-s" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2428-2407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069717923" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.pellerin%5Bremplacer%20par%20@%5Duniv-orleans.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-orleans.fr/gremi/theme-ii1-plasma-et-energie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-orleans.fr/gremi/theme-ii2-chimie-des-plasmas-et-environnement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-orleans.fr/gremi/theme-transversal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kulish" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gimenez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40516-025-00321-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prathika Prathap Shetty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hanus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pellerin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bauchire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ace26a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakellis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Gogolides" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellerin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10010104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaumin Thibaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Dzier&#380;&#553;ga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gorczyca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Zawadzki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Talik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pellerin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.111712" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Dirlau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Flaugere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2633-1357/abaf37" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Castillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.239" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab4324" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago&#351;-George Astanei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Hnatiuc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-019-10044-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciszek Sobczuk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sankhe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106635" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.240" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2018.2883543" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201800090" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-018-9903-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624020v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Dzierzega" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-017-9860-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellerin Nadia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cochet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2257535" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Sabau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ghita" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Hnatiuc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Dumitrache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2070236" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Doret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;na" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12270" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHFVTQ4G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023452v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Mendys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Farah-Sougueh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomej Pokrzywka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023420v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Astanei" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Cerqueira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Hnatiuc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201300059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NQNV17V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier V&#233;ron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blondeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grabiec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-013-9537-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023455v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boutaghane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749998v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Blondeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Grabiec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Wolak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzystof Dzier&#380;&#281;ga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-012-9427-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KTZ8PBHM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820393v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801467" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458675v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710907v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Wolak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711463v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahib Balika" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Gurlui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711461v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711460v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750008v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458669v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496302v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Bouhadef" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benkedda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100146" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K9T90FZT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Burlica" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutaghane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouhadef" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pellerin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449174v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Groslier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Briand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496294v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Travaill&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201000060" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZ2TRXZB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2011.08.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Loyan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei E. Koshelev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Maksymenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leufroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496292v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Collumeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v14.i3.20" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569734v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zielinska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellerin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dzierzega" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Musiol" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/43/434005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449175v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thouin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/227/1/012029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Zielinska" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Musiol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444309v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449169v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pagnon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dudeck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Maksimento" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Loyan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449166v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449163v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ursu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gurlui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417351v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vial" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.09.205" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT6CL0XV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444307v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449167v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449164v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449168v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chapelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820400v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Zawadski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178947v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koulidiati" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Musiol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Graaf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v1.i4.80" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021163v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hibert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Nikravech" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325626v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ben Othmen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607594v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548309v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Inoubli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548341v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langlet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548310v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;raud-Grenier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548421v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548312v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wartel Maxime" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548430v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548432v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548415v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548440v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boushaki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zaidaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548451v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pieta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzystof Dzierzega" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548261v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cretu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beniuga" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548433v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrusca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548449v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548435v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548262v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548464v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571016v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sankhe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548381v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548265v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diallo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548457v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807148v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomek Pieta" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548437v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807125v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807109v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807165v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807140v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Desdions" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782392v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cath&#233;rine Stride" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783083v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744539v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981782v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548441v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782393v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548470v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548315v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Bouhadef" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783069v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782400v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548340v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358444v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bachar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Genevoix" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274153v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783100v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359669v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358443v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548349v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Derrien" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Planckaert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274083v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274135v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Munteanu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Nemes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782897v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntaneu F" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemes N" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274094v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Felea" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274089v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026083v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026190v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026086v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548374v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026187v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025953v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025952v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782391v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025954v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025950v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274105v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025009v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026183v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026181v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820423v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820451v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025011v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712421v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clostre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712426v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712431v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711507v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712395v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712418v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Noui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712399v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712394v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712419v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Forest" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712396v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ursache" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782908v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712402v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712389v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712408v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titaina Gibert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712306v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711501v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712307v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ursu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712298v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712387v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712398v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-I. Bugrova" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Bishaev" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Desyatskov" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V. Kozintseva" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Lipatov" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712392v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712403v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712308v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouchoule" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712400v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712390v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712391v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712405v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712304v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712397v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712407v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496550v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Puyrenier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458752v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712446v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gavril" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brisset" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458732v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grabiec" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sopalla" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496557v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496542v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496370v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aissi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Virdis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Min&#233;a" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496544v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maksymenko" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458767v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712299v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712301v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712449v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496546v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712302v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449194v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Koshelev" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458762v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlica" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458727v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449192v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496559v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496548v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458745v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458736v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458855v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astani" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458771v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lefort" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Abbaoui" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516133v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capoen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegouso" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712448v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712300v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sopalla" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321132v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458746v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449185v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449188v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458716v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453928v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458713v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449187v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453921v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458719v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449186v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458723v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496536v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453920v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Canioni" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453927v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449228v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458802v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458721v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444338v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458805v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458803v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449179v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458837v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449184v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449183v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458806v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolles" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453919v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458849v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458820v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444358v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458826v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458823v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lasgorceix" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legentils" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449177v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zergoug" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458827v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458819v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458824v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458821v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496538v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449178v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458813v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458809v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Izarra" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496382v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821320v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821321v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458818v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458817v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458811v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458815v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444311v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453923v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820405v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820467v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820466v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820410v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820453v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820465v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820452v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820408v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820407v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820411v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820413v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179351v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaurand" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179374v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179509v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Viladrosa" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179502v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179378v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170665v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028910v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225765v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389166v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedina Tsikata" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445193v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389178v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382109v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744581v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274144v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274128v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274132v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274123v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496554v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Perrigaud" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449170v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moine-Galand" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820402v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kasabji" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548330v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Assegond" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abrioux" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Assegond" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548317v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548380v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548377v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachar" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548371v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548373v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548372v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouillou" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Aissi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711494v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449171v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449172v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548323v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03548321v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00458801v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pellerin-s" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2428-2407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069717923" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.pellerin%5Bremplacer%20par%20@%5Duniv-orleans.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-orleans.fr/gremi/theme-ii1-plasma-et-energie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-orleans.fr/gremi/theme-ii2-chimie-des-plasmas-et-environnement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-orleans.fr/gremi/theme-transversal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kulish" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gimenez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40516-025-00321-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prathika Prathap Shetty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hanus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pellerin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Bauchire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ace26a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548260v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellerin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaumin Thibaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Dimitrakellis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Gogolides" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10010104" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Dzier&#380;&#553;ga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gorczyca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Zawadzki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Talik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pellerin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2021.111712" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Dirlau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Flaugere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2633-1357/abaf37" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Castillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.239" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab4324" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago&#351;-George Astanei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Hnatiuc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-019-10044-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1243/1/012008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciszek Sobczuk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sankhe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106635" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.240" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201800090" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2018.2883543" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-018-9903-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624020v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Dzierzega" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-017-9860-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellerin Nadia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cochet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2257535" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Sabau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ghita" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Hnatiuc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Dumitrache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2070236" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Doret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;na" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12270" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHFVTQ4G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023452v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Mendys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Farah-Sougueh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartlomej Pokrzywka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Astanei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Cerqueira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Hnatiuc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201300059" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NQNV17V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lilensten" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820398v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier V&#233;ron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blondeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Grabiec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wolac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-013-9537-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boutaghane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749998v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Blondeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Grabiec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Wolak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzystof Dzier&#380;&#281;ga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-012-9427-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KTZ8PBHM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820393v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801467" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458675v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Carin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710907v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Wolak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711463v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahib Balika" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Focsa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Gurlui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711460v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711461v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750008v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458669v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Travaill&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.201000060" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZ2TRXZB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutaghane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouhadef" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pellerin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benkedda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100146" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-K9T90FZT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449174v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Groslier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Briand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711458v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Burlica" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Bouhadef" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711459v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710908v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2011.08.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711457v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Loyan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei E. Koshelev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Maksymenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leufroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496292v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449173v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Collumeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v14.i3.20" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569734v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zielinska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellerin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dzierzega" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Musiol" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/43/434005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449175v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thouin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/227/1/012029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Zielinska" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Musiol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444309v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449169v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pagnon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dudeck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Maksimento" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Loyan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449166v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449163v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ziskind" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ursu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gurlui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417351v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vial" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.09.205" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT6CL0XV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444307v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449167v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449168v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449165v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chapelle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449164v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820400v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Zawadski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178947v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koulidiati" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Musiol" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Graaf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v1.i4.80" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021163v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Hibert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Nikravech" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325626v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ben Othmen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607594v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548310v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;raud-Grenier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548341v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langlet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548421v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548312v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wartel Maxime" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548309v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Inoubli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548430v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548432v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548415v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548440v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boushaki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zaidaoui" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548451v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pieta" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzystof Dzierzega" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548261v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cretu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beniuga" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548433v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrusca" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548449v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548435v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548262v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571016v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sankhe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548464v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548381v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548265v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diallo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548457v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807148v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomek Pieta" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548437v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807125v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807109v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807165v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807140v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Desdions" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783083v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744539v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981782v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548441v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782392v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cath&#233;rine Stride" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782393v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548470v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783069v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548315v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Bouhadef" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782400v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274153v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bachar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548340v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358444v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Genevoix" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783100v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359669v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358443v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548349v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Derrien" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Planckaert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274083v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274135v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Munteanu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Nemes" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782897v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntaneu F" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemes N" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274094v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Felea" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274089v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026190v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026086v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026083v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548374v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025952v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026187v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025953v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782391v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025954v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025950v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274105v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026183v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026181v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820423v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025009v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820451v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025011v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712426v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712431v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711507v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712421v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clostre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712395v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712418v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Noui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712399v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712394v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712419v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Forest" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712396v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ursache" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782908v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712398v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-I. Bugrova" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Bishaev" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-V. Desyatskov" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V. Kozintseva" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Lipatov" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712392v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712403v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712308v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titaina Gibert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouchoule" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712400v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712402v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712389v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712408v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712306v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711501v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712298v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712387v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712307v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ursu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712390v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712391v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712405v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712304v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712397v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712407v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496544v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maksymenko" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712299v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458767v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712301v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712449v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496550v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Puyrenier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458752v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496557v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458732v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grabiec" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sopalla" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712446v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gavril" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brisset" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496542v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496370v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aissi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maynard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Virdis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Min&#233;a" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leroy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712302v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449194v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Koshelev" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496546v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458727v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458762v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlica" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496559v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449192v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496548v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458745v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458736v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458855v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astani" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458771v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lefort" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Abbaoui" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516133v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capoen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegouso" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712448v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712300v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sopalla" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321132v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458746v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458719v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449186v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458723v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449185v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449188v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458716v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453928v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458713v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449187v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453921v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496536v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453920v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Canioni" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453927v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Abdelouas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449228v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458802v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458721v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458805v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458803v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449179v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458837v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449184v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449183v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444338v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458806v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolles" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453919v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458849v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458820v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444358v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458826v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458823v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lasgorceix" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legentils" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458824v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458827v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458819v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449177v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zergoug" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458821v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496538v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449178v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496382v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821320v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458813v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458809v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Izarra" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821321v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458815v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458811v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458818v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458817v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453923v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444311v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820410v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820453v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820465v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820405v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820467v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820466v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820452v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820408v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820407v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820411v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820413v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179351v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaurand" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179374v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179509v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Viladrosa" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179502v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179378v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170665v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028910v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225765v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389166v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedina Tsikata" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445193v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389178v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382109v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744581v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274144v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274128v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274132v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274123v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496554v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Perrigaud" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449170v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moine-Galand" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820402v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kasabji" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548330v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Assegond" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abrioux" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Assegond" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548317v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548380v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548377v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachar" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548371v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548373v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548372v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouillou" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Aissi" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711494v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449171v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449172v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548323v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03548321v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00458801v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>