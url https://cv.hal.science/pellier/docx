--- v0 (2026-03-10)
+++ v1 (2026-04-24)
@@ -66,9017 +66,9017 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proof of concept of a cobotic system in a constrained work environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier-Aubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Piras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 125, pp.104472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anticipating the adoption of technological innovations for robotic interaction with older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Caritu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10111-025-00821-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human-cobot collaboration's impact on success, time completion, errors, workload, gestures and acceptability during an assembly task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belal Hmedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119, pp.104306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2024.104306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing MSDs before Introduction of a Cobot: Psychosocial Aspects and Employee’s Subjective Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Cippelletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufian Azouaghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1101311ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">iRoPro: An interactive Robot Programming Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Siu Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pesty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12369-021-00775-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Review of Learning Planning Action Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankuj Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M ´ Etivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pesty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge Engineering Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0269888918000188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PDDL4J: a planning domain description library for java.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental and Theoretical Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30(1), pp.143-176 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0952813x.2017.1409278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Robot Speech Models to Predict Speech Acts in HRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankuj Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pesty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.295 - 306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pjbr-2018-0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grounding of HTN Planning Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ramoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pesty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (5), pp.113-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0218213017600211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planifier lorsque le but change. Une approche inspirée de la recherche de cible mouvante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (2), pp.217-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.27.217-242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de la robotique pédagogique pour enseigner l'intelligence artificielle : une expérience d'approche par projet auprès d'étudiants en informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Janiszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Louis Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle de composition automatique et distribuée de services web par planification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (1), pp.13-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planification multi-agent par cycles de conjecture/réfutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (4), pp.129-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Eye-Tracking Accurately Detect Human Intentions in Assembly Tasks to Enhance Human-Robot Interaction?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">GAIPAT - Dataset on Human Gaze and Actions for Intent Prediction in Assembly Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The PErvasive Technologies Related to Assistive Environments (PETRA'25)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3733155.3733191⟩</w:t>
+              <w:t xml:space="preserve">20th ACM/IEEE International Conference on Human-Robot Interaction (HRI'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Melbourne, Australia. pp.1015-1019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HRI61500.2025.10973959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171431v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAIPAT - Dataset on Human Gaze and Actions for Intent Prediction in Assembly Tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Can Eye-Tracking Accurately Detect Human Intentions in Assembly Tasks to Enhance Human-Robot Interaction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ACM/IEEE International Conference on Human-Robot Interaction (HRI'2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HRI61500.2025.10973959⟩</w:t>
+              <w:t xml:space="preserve">The PErvasive Technologies Related to Assistive Environments (PETRA'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Corfu Island, Greece. pp.110-119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3733155.3733191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987854v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Beacon Based Solution for Autonomous UUVs GNSS-Denied Stealthy Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE TechDefence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension de la planification HTN aux problèmes temporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of verbal instructions and deictic gestures of a cobot on the performance of human coworkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nancy, France. pp. 1025--1032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de domaines HDDL à partir d'observations partielles et bruitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Intelligence Artificielle Fondamentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Hierarchical Partial-Order Causal-Link Planning to Temporal Problem Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Herndon, VA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HUMAN-CENTERED AI DESIGN TO CHALLENGE HEALTH AND INDUSTRIAL PERFORMANCE : INTEREST OF A MIXED IT-ERGONOMIST PROJECT TEAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04731280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OptiPlan - a CSP-based partial order HTN planner</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">HDDL 2.1: Towards Defining a Formalism and a Semantics for Temporal HTN Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Pellier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Bailon-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Planning Competition in the context of The International Conference on Automated Planning and Scheduling (ICAPS 2023)</w:t>
+              <w:t xml:space="preserve">33rd Proceedings of the International Workshop of Hierarchical Planning (ICAPS), 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218065v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient HTN to STRIPS Encodings for Concurrent Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 35th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Atlanta, France. pp.962-969, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDDL 2.1: Towards Defining a Formalism and a Semantics for Temporal HTN Planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lifted Tree Path Planner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Quenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Bailon-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Proceedings of the International Workshop of Hierarchical Planning (ICAPS), 2023.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Planning Competition (ICAPS), 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142898v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifted Tree Path Planner</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">OptiPlan - a CSP-based partial order HTN planner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Firsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Planning Competition (ICAPS), 2023.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Planning Competition in the context of The International Conference on Automated Planning and Scheduling (ICAPS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218022v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TempAMLSI: Temporal Action Model Learning based on STRIPS translation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An Accurate HDDL Domain Learning Algorithm from Partial and Noisy Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automated Planning and Scheduling (ICAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Singapore, Singapore. pp.597--605</w:t>
+              <w:t xml:space="preserve">International Workshop on Hierarchical Planning (ICAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Singapore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767843v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Accurate HDDL Domain Learning Algorithm from Partial and Noisy Observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">TempAMLSI: Temporal Action Model Learning based on STRIPS translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Hierarchical Planning (ICAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Singapore, France</w:t>
+              <w:t xml:space="preserve">International Conference on Automated Planning and Scheduling (ICAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Singapore, Singapore. pp.597--605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695202v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient HTN to STRIPS Encoding for Concurrent Plans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automatic Verbal Depiction of a Brick Assembly for a Robot Instructing Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop of Hierarchical Planning (ICAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Singapore, France</w:t>
+              <w:t xml:space="preserve">SIGDIAL 2022 - 23rd Annual Meeting of the Special Interest Group on Discourse and Dialogue (SIGDIAL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695206v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Verbal Depiction of a Brick Assembly for a Robot Instructing Humans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Efficient HTN to STRIPS Encoding for Concurrent Plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGDIAL 2022 - 23rd Annual Meeting of the Special Interest Group on Discourse and Dialogue (SIGDIAL 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Workshop of Hierarchical Planning (ICAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Singapore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754055v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Accurate PDDL Domain Learning Algorithm from Partial and Noisy Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IncrAMLSI: Incremental Learning of Accurate Planning Domains from Partial and Noisy Observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">TempAMLSI : Temporal Action Model Learning based on Grammar Induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Washington, United States. pp.121-128</w:t>
+              <w:t xml:space="preserve">International workshop of Knowledge Engineering for Planning and Scheduling (ICAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443321v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TempAMLSI : Temporal Action Model Learning based on Grammar Induction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">IncrAMLSI: Incremental Learning of Accurate Planning Domains from Partial and Noisy Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop of Knowledge Engineering for Planning and Scheduling (ICAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Washington, United States. pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374373v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retro-engineering state machines into PDDL domains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">From Classical to Hierarchical: benchmarks for the HTN Track of the International Planning Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Planning Competition (ICAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nancy (on line), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243892v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Classical to Hierarchical: benchmarks for the HTN Track of the International Planning Competition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Retro-engineering state machines into PDDL domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Planning Competition (ICAPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Baltimore (virtual conference), United States. pp.1186-1193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI50040.2020.00180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164157v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDDL: An Extension to PDDL for Expressing Hierarchical Planning Problems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">AMLSI: A Novel Accurate Action Model Learning Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, New-York, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Knowledge Engineering for Planning and Scheduling (KEPS) during the 30th International Conference on Automated Planning and Scheduling (ICAPS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896259v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMLSI: A Novel Accurate Action Model Learning Algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">HDDL: An Extension to PDDL for Expressing Hierarchical Planning Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Höller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Behnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Biundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Knowledge Engineering for Planning and Scheduling (KEPS) during the 30th International Conference on Automated Planning and Scheduling (ICAPS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025760v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Totally and Partially Ordered Hierarchical Planners in PDDL4J Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Planning Competition (ICAPS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nancy (on line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing social robot acceptance: what if you could be assessed for dementia by a robot? A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cormons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Mechatronics and Robotics Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Barcelone, Spain. pp.92-98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMRE49073.2020.9065021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDDL -A Language to Describe Hierarchical Planning Problems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">End-User Programming of Low-and High-Level Actions for Robotic Task Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Siu Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pesty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on HTN Planning (ICAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183037v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient SAT Encodings for Hierarchical Planning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Style Transfer and Extraction for the Handwritten Letters Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomáš Balyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Agents and Artificial Intelligence (ICAART 2019)</w:t>
+              <w:t xml:space="preserve">ICAART 2019 - 11th International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073463v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-User Programming of Low-and High-Level Actions for Robotic Task Planning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficient SAT Encodings for Hierarchical Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pesty</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Balyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Robot and Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New Delhi, India</w:t>
+              <w:t xml:space="preserve">11th International Conference on Agents and Artificial Intelligence (ICAART 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408664v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style Transfer and Extraction for the Handwritten Letters Using Deep Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Planning in the IPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Behnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Höller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Biundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAART 2019 - 11th International Conference on Agents and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Workshop on HTN Planning (ICAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049006v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-REX: SAT-Based Tree Exploration for Efficient and High-Quality HTN Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Balyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Automated Planning and Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Berkeley, United States. pp.382-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Planning in the IPC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">HDDL -A Language to Describe Hierarchical Planning Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Höller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Behnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Biundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Pellier</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on HTN Planning (ICAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183039v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwriting Styles: Benchmarks and Evaluation Metrics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simultaneous End-User Programming of Goals and Actions for Robotic Shelf Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Siu Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pesty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Cakmak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Deep and Transfer Learning (DTL 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrird, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900765v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous End-User Programming of Goals and Actions for Robotic Shelf Organization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handwriting Styles: Benchmarks and Evaluation Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Siu Liang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maya Cakmak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrird, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Deep and Transfer Learning (DTL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900777v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theory to devise dependable cooperative encounters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Framework for Robot Programming in Cobotic Environments: First user experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying-Siu Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Pellier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nice, France. pp.504-513</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Mechatronics and Robotics Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648744v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Robot Programming in Cobotic Environments: First user experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A theory to devise dependable cooperative encounters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Mechatronics and Robotics Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nice, France. pp.504-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467260v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquiring Human-Robot Interaction skills with Transfer Learning Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM/IEEE International Conference on Human-Robot Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Vienne, Austria. pp.359 - 360, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3029798.3034823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a Robot Programming Framework for Non- Experts Using Symbolic Planning Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying-Siu Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IEEE International Symposium on Robot and Human Interactive Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Human-Robot Interaction: A New Cognitive and Affective Interaction-Oriented Architecture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Learning Macro-actions for State-Space Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Castellanos-Paez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398218v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining useful Macro-actions in Planning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">HTN Planning Approach Using Fully Instantiated Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ramoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third International Conference on Artificial Intelligence and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">International Conference on Tools in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368453v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTN Planning Approach Using Fully Instantiated Problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Review on Learning Planning Action Models for Socio-Communicative HRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankuj Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tools in Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, San Jose, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Affect, Compagnon Artificiel and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399354v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Macro-actions for State-Space Planning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une approche totalement instanciée pour la planification HTN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ramoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365366v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Learning Planning Action Models for Socio-Communicative HRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Social Human-Robot Interaction: A New Cognitive and Affective Interaction-Oriented Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Johal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Affect, Compagnon Artificiel and Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kansas City, United States. pp.253 - 263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47437-3_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365360v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche totalement instanciée pour la planification HTN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mining useful Macro-actions in Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Castellanos-Paez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">The third International Conference on Artificial Intelligence and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365365v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cognitive and Affective Architecture for Social Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Johal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual ACM/IEEE International Conference on Human-Robot Interaction Extended Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Portland, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2701973.2702006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une architecture cognitive et affective orientée interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Johal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Affect, Compagnon Artificiel and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning When Goals Change: A Moving Target Search Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for continual planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Learning Useful Macro-actions for Planning with N-Grams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Métivier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Janiszek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Herndon, United States. pp.803-810, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2013.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952271v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Useful Macro-actions for Planning with N-Grams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new approach for continual planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Janiszek</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Saint-Paul, United States. pp.1115-1116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952270v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MGP: Un algorithme de planification temps réel prenant en compte l'évolution dynamique du but</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vanneufville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCTS Experiments on the Voronoi Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Computer Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Tilburg, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-31866-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback on the use of robots in project-base learning: How to involve students in interdisciplinary projects in order to increase their interest in computer science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Janiszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Parchemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Louis Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Technology, Education and Development Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Goal-Agenda and Committed Actions in Real-Time Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Boca Raton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification en temps réel avec agenda de buts et sauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'usage de Nao (robot humanoïde) dans l'apprentissage de l'informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Janiszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Boulc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Louis Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et technologies de l'information et de la communication en milieu éducatif : Analyse de pratiques et enjeux didactiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Patras, Grèce. pp.231-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00676166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedging Algorithms and Repeated Matrix Games</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Agent-based semantic composition of Web services using distributed description logics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ouziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Machine Learning and Data Mining in and around Games (ECML-PKDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Athens, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975943v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based semantic composition of Web services using distributed description logics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hedging Algorithms and Repeated Matrix Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on Machine Learning and Data Mining in and around Games (ECML-PKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975953v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An UCT Approach for Anytime Agent-based Planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Mean-based Approach for Real-Time Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981649v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Planning Through Graph Merging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Recherche heuristique basée sur le calcul de moyenne pour la planification temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Planification, Décision, Apprentissage pour la conduite de systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981656v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mean-based Approach for Real-Time Planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Distributed Planning Through Graph Merging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975972v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche heuristique basée sur le calcul de moyenne pour la planification temps réel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">RoboTICE : La Robotique comme Technologie de l'Information et de la Communication pour l'Enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Janiszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Métivier</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Parchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Louis Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Planification, Décision, Apprentissage pour la conduite de systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Besançon, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981631v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RoboTICE : La Robotique comme Technologie de l'Information et de la Communication pour l'Enseignement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An UCT Approach for Anytime Agent-based Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges-Louis Baron</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977460v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification distribuée par fusions incrémentales de graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Beliadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Planification, Décision, Apprentissage pour la conduite de systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified Framework based on HTN and POP for Approaches for Multi-Agent Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligence Agent Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Silicon Valley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action Model Acquisition using Sequential Pattern Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankuj Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">German Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dortmund, Germany. pp.107 - 143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialectical Theory for Multi-Agent Assumption-based Planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-Agent Assumption-based Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Central and Eastern European Conference on Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.367-376</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom. pp.1717-1718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981674v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Assumption-based Planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Coordinated Exploration of unknown labyrinthine environments applied to the Pusruite-Evasion problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom. pp.1717-1718</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Autonomous Agents and Multi-agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Utrecht, Netherlands. pp.895-902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981710v2</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated Exploration of unknown labyrinthine environments applied to the Pusruite-Evasion problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dialectical Theory for Multi-Agent Assumption-based Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Autonomous Agents and Multi-agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Utrecht, Netherlands. pp.895-902</w:t>
+              <w:t xml:space="preserve">International Central and Eastern European Conference on Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.367-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982517v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assumption-Based Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Intelligence Systems Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Luxembourg, Luxembourg. pp.367-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated exploration for labyrinthine environments with application to the Pursuit-Evasion problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Cooperative Robotics (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Lausanne, Switzerland. pp.50-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-agent pour l'exploration coordonnée d'un environnement labyrinthique 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur l'Intelligence Artificielle Distribuée et Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of concept of a cobotic system in a constrained work environment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">PDDL4J library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04926592v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:cnt:02bbb60bc49afc2d6a1bedf96288eab236d80fbd;origin=https://github.com/pellierd/pddl4j;visit=swh:1:snp:7fb0d37c3bc48ac914f866d658d3b780090bfee4;anchor=swh:1:rev:422d0a7d9067c7badbc6f91b20cb7f7762a48dda;path=/LICENCE⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipating the adoption of technological innovations for robotic interaction with older adults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Comment rendre les robots plus adaptables aux besoins de leurs collaborateurs humains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fournier-Aubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1297 lines deleted...]
-                <w:t xml:space="preserve">hal-00982578v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optiplan : An Efficient CSP Encoding for Hybrid HTN Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Firsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Highlights of Reasoning about Actions, Planning and Reactive Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710483v1</w:t>
-              </w:r>
-[...221 lines deleted...]
-                <w:t xml:space="preserve">hal-04869693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9094,90 +9094,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDDL 2.1: Towards Defining an HTN Formalism with Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bailon-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9240,51 +9240,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la planification automatique pour la conduite de systèmes autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Grenoble Alpes, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9334,51 +9334,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle dialectique pour la synthèse de plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9574,51 +9574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05171431v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Grand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733155.3733191" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI61500.2025.10973959" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavrel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Younes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731280v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Firsov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04461427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142898v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Quenard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767843v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695202v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443321v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00180" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03164157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896259v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#246;ller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Behnke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bercher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Biundo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cormons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pesty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE49073.2020.9065021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H&#246;ller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Behnke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bercher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Biundo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fiorino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schreiber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Balyo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Siu Liang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mohammed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cakmak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648744v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467260v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Siu Liang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3029798.3034823" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398218v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47437-3_25" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castellanos-Paez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ramoul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365360v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankuj Arora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365365v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701973.2702006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;tivier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952270v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dulac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janiszek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.123" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736223v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vanneufville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouzy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31866-5_9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Parchemal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00972517v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975943v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ouziri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981649v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975972v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981631v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977460v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981662v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Beliadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981674v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981710v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982517v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982519v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982716v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982723v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chameau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Caritu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-025-00821-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570314v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Hmedan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104306" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161159v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101311ar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00775-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010536v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M &#180; Etivier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888918000188" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0952813x.2017.1409278" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910362v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pjbr-2018-0015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648980v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218213017600211" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952269v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.217-242" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975933v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952272v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982578v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clerc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728835v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:02bbb60bc49afc2d6a1bedf96288eab236d80fbd;origin=https://github.com/pellierd/pddl4j;visit=swh:1:snp:7fb0d37c3bc48ac914f866d658d3b780090bfee4;anchor=swh:1:rev:422d0a7d9067c7badbc6f91b20cb7f7762a48dda;path=/LICENCE" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869693v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688283v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01778171v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chameau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Caritu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-025-00821-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570314v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Hmedan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101311ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Siu Liang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pesty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00775-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankuj Arora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M &#180; Etivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888918000188" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0952813x.2017.1409278" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pjbr-2018-0015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ramoul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218213017600211" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;tivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.217-242" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janiszek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clerc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Grand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI61500.2025.10973959" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05171431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733155.3733191" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Younes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04461427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00144" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Quenard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218065v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Firsov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895464v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443321v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03164157v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00180" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#246;ller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Behnke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bercher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Biundo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025967v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cormons" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poulet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE49073.2020.9065021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408664v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mohammed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schreiber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Balyo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Behnke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H&#246;ller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bercher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Biundo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fiorino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cakmak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Siu Liang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490211v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3029798.3034823" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583887v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365366v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castellanos-Paez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399354v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365365v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398218v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47437-3_25" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368453v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701973.2702006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365355v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992837v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952270v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dulac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.123" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952271v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vanneufville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouzy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365573v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31866-5_9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Parchemal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00972517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975960v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676166v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ouziri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981631v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981656v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977460v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981649v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Beliadi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981704v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981710v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981674v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982519v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982716v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982723v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728835v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:02bbb60bc49afc2d6a1bedf96288eab236d80fbd;origin=https://github.com/pellierd/pddl4j;visit=swh:1:snp:7fb0d37c3bc48ac914f866d658d3b780090bfee4;anchor=swh:1:rev:422d0a7d9067c7badbc6f91b20cb7f7762a48dda;path=/LICENCE" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710483v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688283v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01778171v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>