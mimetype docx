--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1629,248 +1629,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAIPAT - Dataset on Human Gaze and Actions for Intent Prediction in Assembly Tasks</w:t>
+                <w:t xml:space="preserve">Can Eye-Tracking Accurately Detect Human Intentions in Assembly Tasks to Enhance Human-Robot Interaction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ACM/IEEE International Conference on Human-Robot Interaction (HRI'2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HRI61500.2025.10973959⟩</w:t>
+              <w:t xml:space="preserve">The PErvasive Technologies Related to Assistive Environments (PETRA'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Corfu Island, Greece. pp.110-119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3733155.3733191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987854v1</w:t>
+                <w:t xml:space="preserve">hal-05171431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Eye-Tracking Accurately Detect Human Intentions in Assembly Tasks to Enhance Human-Robot Interaction?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">GAIPAT - Dataset on Human Gaze and Actions for Intent Prediction in Assembly Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Jambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The PErvasive Technologies Related to Assistive Environments (PETRA'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Corfu Island, Greece. pp.110-119, </w:t>
+              <w:t xml:space="preserve">20th ACM/IEEE International Conference on Human-Robot Interaction (HRI'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Melbourne, Australia. pp.1015-1019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3733155.3733191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HRI61500.2025.10973959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05171431v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Beacon Based Solution for Autonomous UUVs GNSS-Denied Stealthy Navigation</w:t>
               </w:r>
@@ -2154,51 +2154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de domaines HDDL à partir d'observations partielles et bruitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2420,459 +2420,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04731280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDDL 2.1: Towards Defining a Formalism and a Semantics for Temporal HTN Planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OptiPlan - a CSP-based partial order HTN planner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Firsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafael Bailon-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Proceedings of the International Workshop of Hierarchical Planning (ICAPS), 2023.</w:t>
+              <w:t xml:space="preserve">International Planning Competition in the context of The International Conference on Automated Planning and Scheduling (ICAPS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142898v1</w:t>
+                <w:t xml:space="preserve">hal-04218065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient HTN to STRIPS Encodings for Concurrent Planning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HDDL 2.1: Towards Defining a Formalism and a Semantics for Temporal HTN Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Bailon-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 35th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33rd Proceedings of the International Workshop of Hierarchical Planning (ICAPS), 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461427v1</w:t>
+                <w:t xml:space="preserve">hal-04142898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifted Tree Path Planner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Quenard</w:t>
+                <w:t xml:space="preserve">Efficient HTN to STRIPS Encodings for Concurrent Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Planning Competition (ICAPS), 2023.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 35th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Atlanta, France. pp.962-969, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218022v1</w:t>
+                <w:t xml:space="preserve">hal-04461427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OptiPlan - a CSP-based partial order HTN planner</w:t>
+                <w:t xml:space="preserve">Lifted Tree Path Planner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Firsov</w:t>
+                <w:t xml:space="preserve">Gaspard Quenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Planning Competition in the context of The International Conference on Automated Planning and Scheduling (ICAPS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Planning Competition (ICAPS), 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218065v1</w:t>
+                <w:t xml:space="preserve">hal-04218022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Accurate HDDL Domain Learning Algorithm from Partial and Noisy Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2923,51 +2923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TempAMLSI: Temporal Action Model Learning based on STRIPS translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3012,260 +3012,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Verbal Depiction of a Brick Assembly for a Robot Instructing Humans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
+                <w:t xml:space="preserve">An Efficient HTN to STRIPS Encoding for Concurrent Plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Elisei</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGDIAL 2022 - 23rd Annual Meeting of the Special Interest Group on Discourse and Dialogue (SIGDIAL 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Workshop of Hierarchical Planning (ICAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Singapore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754055v1</w:t>
+                <w:t xml:space="preserve">hal-03695206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient HTN to STRIPS Encoding for Concurrent Plans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cavrel</w:t>
+                <w:t xml:space="preserve">Automatic Verbal Depiction of a Brick Assembly for a Robot Instructing Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop of Hierarchical Planning (ICAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Singapore, France</w:t>
+              <w:t xml:space="preserve">SIGDIAL 2022 - 23rd Annual Meeting of the Special Interest Group on Discourse and Dialogue (SIGDIAL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695206v1</w:t>
+                <w:t xml:space="preserve">hal-03754055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Accurate PDDL Domain Learning Algorithm from Partial and Noisy Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3316,51 +3316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TempAMLSI : Temporal Action Model Learning based on Grammar Induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3411,51 +3411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IncrAMLSI: Incremental Learning of Accurate Planning Domains from Partial and Noisy Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3588,51 +3588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retro-engineering state machines into PDDL domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,247 +3686,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMLSI: A Novel Accurate Action Model Learning Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Pellier</w:t>
+                <w:t xml:space="preserve">HDDL: An Extension to PDDL for Expressing Hierarchical Planning Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Höller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Behnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Biundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Knowledge Engineering for Planning and Scheduling (KEPS) during the 30th International Conference on Automated Planning and Scheduling (ICAPS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025760v1</w:t>
+                <w:t xml:space="preserve">hal-02896259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDDL: An Extension to PDDL for Expressing Hierarchical Planning Problems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Susanne Biundo</w:t>
+                <w:t xml:space="preserve">AMLSI: A Novel Accurate Action Model Learning Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, New-York, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Knowledge Engineering for Planning and Scheduling (KEPS) during the 30th International Conference on Automated Planning and Scheduling (ICAPS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896259v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Totally and Partially Ordered Hierarchical Planners in PDDL4J Library</w:t>
               </w:r>
@@ -4118,912 +4118,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-User Programming of Low-and High-Level Actions for Robotic Task Planning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HDDL -A Language to Describe Hierarchical Planning Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Höller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Behnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Biundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Robot and Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Workshop on HTN Planning (ICAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408664v1</w:t>
+                <w:t xml:space="preserve">hal-02183037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style Transfer and Extraction for the Handwritten Letters Using Deep Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
+                <w:t xml:space="preserve">End-User Programming of Low-and High-Level Actions for Robotic Task Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Siu Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAART 2019 - 11th International Conference on Agents and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Robot and Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049006v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient SAT Encodings for Hierarchical Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Balyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Agents and Artificial Intelligence (ICAART 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Planning in the IPC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Biundo</w:t>
+                <w:t xml:space="preserve">Style Transfer and Extraction for the Handwritten Letters Using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on HTN Planning (ICAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">ICAART 2019 - 11th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183039v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-REX: SAT-Based Tree Exploration for Efficient and High-Quality HTN Planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical Planning in the IPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Behnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Höller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Schreiber</w:t>
+                <w:t xml:space="preserve">S Biundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automated Planning and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Berkeley, United States. pp.382-390</w:t>
+              <w:t xml:space="preserve">Workshop on HTN Planning (ICAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183036v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDDL -A Language to Describe Hierarchical Planning Problems</w:t>
+                <w:t xml:space="preserve">Tree-REX: SAT-Based Tree Exploration for Efficient and High-Quality HTN Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Höller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Behnke</w:t>
+                <w:t xml:space="preserve">Dominik Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Bercher</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomáš Balyo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on HTN Planning (ICAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Automated Planning and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Berkeley, United States. pp.382-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183037v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous End-User Programming of Goals and Actions for Robotic Shelf Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ying Siu Liang</w:t>
+                <w:t xml:space="preserve">Handwriting Styles: Benchmarks and Evaluation Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maya Cakmak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrird, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Deep and Transfer Learning (DTL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900777v1</w:t>
+                <w:t xml:space="preserve">hal-01900765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwriting Styles: Benchmarks and Evaluation Metrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
+                <w:t xml:space="preserve">Simultaneous End-User Programming of Goals and Actions for Robotic Shelf Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Siu Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pesty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Cakmak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Deep and Transfer Learning (DTL 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrird, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900765v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Robot Programming in Cobotic Environments: First user experiments</w:t>
               </w:r>
@@ -5199,51 +5199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquiring Human-Robot Interaction skills with Transfer Learning Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5405,375 +5405,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Macro-actions for State-Space Planning</w:t>
+                <w:t xml:space="preserve">Social Human-Robot Interaction: A New Cognitive and Affective Interaction-Oriented Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Castellanos-Paez</w:t>
+                <w:t xml:space="preserve">Carole Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Johal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Kansas City, United States. pp.253 - 263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47437-3_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365366v1</w:t>
+                <w:t xml:space="preserve">hal-01398218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTN Planning Approach Using Fully Instantiated Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Ramoul</w:t>
+                <w:t xml:space="preserve">Mining useful Macro-actions in Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Castellanos-Paez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Tools in Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, San Jose, United States</w:t>
+              <w:t xml:space="preserve">The third International Conference on Artificial Intelligence and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399354v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on Learning Planning Action Models for Socio-Communicative HRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ankuj Arora</w:t>
+                <w:t xml:space="preserve">Learning Macro-actions for State-Space Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Castellanos-Paez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Affect, Compagnon Artificiel and Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365360v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche totalement instanciée pour la planification HTN</w:t>
+                <w:t xml:space="preserve">HTN Planning Approach Using Fully Instantiated Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ramoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
@@ -5791,367 +5813,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Tools in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365365v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Human-Robot Interaction: A New Cognitive and Affective Interaction-Oriented Architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wafa Johal</w:t>
+                <w:t xml:space="preserve">A Review on Learning Planning Action Models for Socio-Communicative HRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankuj Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Affect, Compagnon Artificiel and Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47437-3_25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01398218v1</w:t>
+                <w:t xml:space="preserve">hal-01365360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining useful Macro-actions in Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Castellanos-Paez</w:t>
+                <w:t xml:space="preserve">Une approche totalement instanciée pour la planification HTN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ramoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third International Conference on Artificial Intelligence and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368453v1</w:t>
+                <w:t xml:space="preserve">hal-01365365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cognitive and Affective Architecture for Social Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Johal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6224,64 +6224,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une architecture cognitive et affective orientée interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Johal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6421,464 +6421,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Useful Macro-actions for Planning with N-Grams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new approach for continual planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Janiszek</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Saint-Paul, United States. pp.1115-1116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952270v1</w:t>
+                <w:t xml:space="preserve">hal-00952271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for continual planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Useful Macro-actions for Planning with N-Grams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Métivier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Janiszek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Herndon, United States. pp.803-810, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2013.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952271v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MGP: Un algorithme de planification temps réel prenant en compte l'évolution dynamique du but</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MCTS Experiments on the Voronoi Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Computer Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Tilburg, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31866-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736223v1</w:t>
+                <w:t xml:space="preserve">hal-01365573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCTS Experiments on the Voronoi Game</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">MGP: Un algorithme de planification temps réel prenant en compte l'évolution dynamique du but</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vanneufville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouzy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Computer Games</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 13 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365573v1</w:t>
+                <w:t xml:space="preserve">hal-00736223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback on the use of robots in project-base learning: How to involve students in interdisciplinary projects in order to increase their interest in computer science</w:t>
               </w:r>
@@ -6998,51 +6998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Goal-Agenda and Committed Actions in Real-Time Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7093,51 +7093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification en temps réel avec agenda de buts et sauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7290,679 +7290,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00676166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based semantic composition of Web services using distributed description logics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Ouziri</w:t>
+                <w:t xml:space="preserve">Hedging Algorithms and Repeated Matrix Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on Machine Learning and Data Mining in and around Games (ECML-PKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975953v1</w:t>
+                <w:t xml:space="preserve">hal-00975943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedging Algorithms and Repeated Matrix Games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Métivier</w:t>
+                <w:t xml:space="preserve">Agent-based semantic composition of Web services using distributed description logics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ouziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Machine Learning and Data Mining in and around Games (ECML-PKDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Athens, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975943v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mean-based Approach for Real-Time Planning</w:t>
+                <w:t xml:space="preserve">An UCT Approach for Anytime Agent-based Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975972v1</w:t>
+                <w:t xml:space="preserve">hal-00981649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche heuristique basée sur le calcul de moyenne pour la planification temps réel</w:t>
+                <w:t xml:space="preserve">Distributed Planning Through Graph Merging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Planification, Décision, Apprentissage pour la conduite de systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Besançon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981631v1</w:t>
+                <w:t xml:space="preserve">hal-00981656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Planning Through Graph Merging</w:t>
+                <w:t xml:space="preserve">A Mean-based Approach for Real-Time Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981656v1</w:t>
+                <w:t xml:space="preserve">hal-00975972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RoboTICE : La Robotique comme Technologie de l'Information et de la Communication pour l'Enseignement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche heuristique basée sur le calcul de moyenne pour la planification temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges-Louis Baron</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Planification, Décision, Apprentissage pour la conduite de systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977460v1</w:t>
+                <w:t xml:space="preserve">hal-00981631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An UCT Approach for Anytime Agent-based Planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RoboTICE : La Robotique comme Technologie de l'Information et de la Communication pour l'Enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Janiszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Métivier</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Parchemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Louis Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981649v1</w:t>
+                <w:t xml:space="preserve">hal-00977460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification distribuée par fusions incrémentales de graphes</w:t>
               </w:r>
@@ -8214,273 +8214,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Assumption-based Planning</w:t>
+                <w:t xml:space="preserve">Dialectical Theory for Multi-Agent Assumption-based Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom. pp.1717-1718</w:t>
+              <w:t xml:space="preserve">International Central and Eastern European Conference on Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.367-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981710v2</w:t>
+                <w:t xml:space="preserve">hal-00981674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated Exploration of unknown labyrinthine environments applied to the Pusruite-Evasion problem</w:t>
+                <w:t xml:space="preserve">Multi-Agent Assumption-based Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Autonomous Agents and Multi-agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Utrecht, Netherlands. pp.895-902</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom. pp.1717-1718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982517v1</w:t>
+                <w:t xml:space="preserve">hal-00981710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialectical Theory for Multi-Agent Assumption-based Planning</w:t>
+                <w:t xml:space="preserve">Coordinated Exploration of unknown labyrinthine environments applied to the Pusruite-Evasion problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Central and Eastern European Conference on Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.367-376</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Autonomous Agents and Multi-agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Utrecht, Netherlands. pp.895-902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981674v1</w:t>
+                <w:t xml:space="preserve">hal-00982517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assumption-Based Planning</w:t>
               </w:r>
@@ -8683,147 +8683,274 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur l'Intelligence Artificielle Distribuée et Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optiplan : An Efficient CSP Encoding for Hybrid HTN Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Firsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Fiorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Highlights of Reasoning about Actions, Planning and Reactive Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDDL4J library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:cnt:02bbb60bc49afc2d6a1bedf96288eab236d80fbd;origin=https://github.com/pellierd/pddl4j;visit=swh:1:snp:7fb0d37c3bc48ac914f866d658d3b780090bfee4;anchor=swh:1:rev:422d0a7d9067c7badbc6f91b20cb7f7762a48dda;path=/LICENCE⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8833,250 +8960,123 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment rendre les robots plus adaptables aux besoins de leurs collaborateurs humains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fournier-Aubret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Fournier-Aubret</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04869693v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-04710483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9120,51 +9120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humbert Fiorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9574,51 +9574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chameau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Caritu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-025-00821-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570314v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Hmedan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101311ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Siu Liang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pesty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00775-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankuj Arora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M &#180; Etivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888918000188" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0952813x.2017.1409278" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pjbr-2018-0015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ramoul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218213017600211" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;tivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.217-242" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janiszek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clerc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987854v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Grand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI61500.2025.10973959" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05171431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733155.3733191" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Younes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04461427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00144" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Quenard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218065v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Firsov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695206v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895464v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443321v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03164157v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00180" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896259v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#246;ller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Behnke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bercher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Biundo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025967v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cormons" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poulet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE49073.2020.9065021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408664v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mohammed" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schreiber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Balyo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Behnke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H&#246;ller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bercher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Biundo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fiorino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900777v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cakmak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900765v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Siu Liang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490211v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3029798.3034823" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583887v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365366v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castellanos-Paez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399354v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365365v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398218v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47437-3_25" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368453v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701973.2702006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365355v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992837v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952270v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dulac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.123" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952271v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736223v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vanneufville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouzy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365573v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31866-5_9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Parchemal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00972517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975960v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676166v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975953v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ouziri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981631v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981656v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977460v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981649v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Beliadi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981704v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981710v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981674v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982519v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982716v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982723v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728835v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:02bbb60bc49afc2d6a1bedf96288eab236d80fbd;origin=https://github.com/pellierd/pddl4j;visit=swh:1:snp:7fb0d37c3bc48ac914f866d658d3b780090bfee4;anchor=swh:1:rev:422d0a7d9067c7badbc6f91b20cb7f7762a48dda;path=/LICENCE" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869693v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710483v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688283v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01778171v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Piras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pellier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Fiorino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166247v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chameau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Caritu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-025-00821-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570314v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belal Hmedan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161159v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101311ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Siu Liang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pesty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-021-00775-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankuj Arora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M &#180; Etivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888918000188" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0952813x.2017.1409278" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pjbr-2018-0015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ramoul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218213017600211" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M&#233;tivier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.217-242" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Janiszek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Boulc'H" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clerc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05171431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Grand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Jambon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733155.3733191" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI61500.2025.10973959" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Younes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728807v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218065v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Firsov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04461427v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00144" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Quenard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754055v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895464v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443321v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03164157v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI50040.2020.00180" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#246;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Behnke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bercher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Biundo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025967v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cormons" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poulet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE49073.2020.9065021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183037v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D H&#246;ller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Behnke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bercher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Biundo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fiorino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schreiber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Balyo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mohammed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183036v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900765v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900777v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cakmak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Siu Liang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01648744v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490211v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3029798.3034823" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583887v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Johal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47437-3_25" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368453v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castellanos-Paez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399354v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701973.2702006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365355v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992837v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952271v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00952270v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dulac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.123" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouzy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31866-5_9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Vanneufville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975968v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Parchemal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00972517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975960v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00676166v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975943v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ouziri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981649v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981656v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975972v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981631v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00977460v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Beliadi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981704v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00981710v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982517v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982519v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982716v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982723v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728835v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:02bbb60bc49afc2d6a1bedf96288eab236d80fbd;origin=https://github.com/pellierd/pddl4j;visit=swh:1:snp:7fb0d37c3bc48ac914f866d658d3b780090bfee4;anchor=swh:1:rev:422d0a7d9067c7badbc6f91b20cb7f7762a48dda;path=/LICENCE" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869693v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fournier-Aubret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688283v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01778171v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>