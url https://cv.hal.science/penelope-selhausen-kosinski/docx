--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -187,225 +187,221 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mort, Ondes de choc, histoire médiatique et politique de la radio conservatrice aux États-Unis</w:t>
+                <w:t xml:space="preserve">Colloque Télé\Visées – « Télévision(S) du savoir et de la connaissance – Expériences françaises de La Cinquième à France 5, Expériences francophones », vendredi 13 décembre 2024, Nancy, Institut Européen du Cinéma et de l’Audiovisuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30, </w:t>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 44 (1), pp.252 - 254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/154ei⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tdm.044.0252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517067v1</w:t>
+                <w:t xml:space="preserve">hal-05594699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Equoy Hutin, L’Écriture radiophonique en environnements numériques. Le cas du magazine</w:t>
+                <w:t xml:space="preserve">Sébastien Mort, Ondes de choc, histoire médiatique et politique de la radio conservatrice aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, La diplomatie publique à l’heure des réseaux, 44, pp.477-481. </w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/154ei⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833820v1</w:t>
+                <w:t xml:space="preserve">hal-05517067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiatisation des technologies prédictives à la radio française de service public : promesses retenues</w:t>
               </w:r>
@@ -431,1103 +427,1185 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commposite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Technologie et écologie : perspectives croisées, critiques et nouvelles articulations, 23 (1), pp.59-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Equoy Hutin, L’Écriture radiophonique en environnements numériques. Le cas du magazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La diplomatie publique à l’heure des réseaux, 44, pp.477-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitabilité des exoplanètes : une certaine possibilité, une possibilité certaine. Analyse de modalisation du discours audiovisuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[En ligne] Observer et figurer la recherche scientifique : les représentations des planètes lointaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH-Alpes; Université Grenobles-Alpes; L’Observatoire sciences-société (OSS), Apr 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chercheur face à l'incertitude : de la nécessité de choisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctorales du Crem 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches sur les médiations (Crem, Université de Lorraine), Mar 2025, Metz, France. pp.56-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe d’un écosystème aquatique : premier bilan sur le site atelier de la Cleurie (Vosges)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+                <w:t xml:space="preserve">Comment naviguer dans l'océan des savoirs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Felten</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Heudre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio Fischetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS (RZA). Co-construire la recherche sur les socio-écosystèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des zones ateliers (RZA, CNRS), Sep 2024, Sainte-Menehould, France</w:t>
+              <w:t xml:space="preserve">Table ronde dans le cadre de la Fête de la science 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Des Mots et Débats; Coordination nord mosellane de la fête de la science, Oct 2024, Thionville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703984v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05013546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment naviguer dans l'océan des savoirs ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les incertitudes des sciences légitimées et légitimantes à la radio de service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Fischetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde dans le cadre de la Fête de la science 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction(s) et représentation(s) de la science aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, Apr 2023, Paris, France. pp.121-129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10908837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05013546v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les incertitudes des sciences légitimées et légitimantes à la radio de service public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction de la figure de l’expert santé par les réseaux sociaux en période de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Moronval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction(s) et représentation(s) de la science aujourd’hui</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international L'expert·e en santé dans les médias : entre legitimité et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), May 2022, Nancy, France. pp.37-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075627v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04694952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de la figure de l’expert santé par les réseaux sociaux en période de pandémie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des effets multiples (environnementaux et sociétaux) d’une contamination chimique complexe d’un écosystème aquatique : premier bilan sur le site atelier de la Cleurie (Vosges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dufour</w:t>
+                <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Moronval</w:t>
+                <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international L'expert·e en santé dans les médias : entre legitimité et controverses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), May 2022, Nancy, France. pp.37-54</w:t>
+              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS (RZA). Co-construire la recherche sur les socio-écosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des zones ateliers (RZA, CNRS), Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04694952v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radionumérimorphoses : une maîtrise de l'incertitude informationnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du covid 19 aux conflits armés : la radio face à une multiplicité de crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Capitole; Groupe de recherches et d’études sur la radio; Institut du droit de l’espace des territoires, de la culture et de la communication, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The implications of radiodigitalization for scientific information treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SACM/SGKM Conference. Sustainability and Resilience in Communication and the Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Neuchâtel; Académie du journalisme et des médias, Apr 2024, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des incertitudes scientifiques par les médias audiovisuels français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selhausen-Kosinski Pénélope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctorales 2024 de la SFSIC Arts, SIC, Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC); Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2024, Nancy, France. pp.498-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exoplanètes à la télévision : faut-il les voir pour les croire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Carnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Les formes graphiques de la médiation scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of the scientific expertise within an environmental controversy due to pesticides contamination: the Cleurie River (France) case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE²-GfÖ-EEF Joint meeting, International Conference on Ecological Sciences, Ecology and Evolution : New perspectives and societal challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire interdisciplinaire des environnements continentaux (Liec, Université de Lorraine), Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des SHS pour l’évaluation des effets environnementaux et sociétaux de la contamination de la Cleurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allard-Huver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de la Zone atelier moselle (ZAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Zone Atelier Moselle (Université de Lorraine, CNRS), Jun 2022, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03762059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1537,98 +1615,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1638,105 +1716,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du procès de l’ignorance au plaidoyer de l'incertitude en communication scientifique : traitement et expression des incertitudes scientifiques à la radio française de service public : une étude synchronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Selhausen-Kosinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1804,51 +1882,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4D742A9"/>
+    <w:nsid w:val="19FAEEE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2035,51 +2113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/penelope-selhausen-kosinski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9790-0846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240787552" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517067v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Selhausen-Kosinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154ei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33935" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04197307v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214429v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017988v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703984v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013546v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fischetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10908837" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Moronval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selhausen-Kosinski P&#233;n&#233;lope" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03760803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863878v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/penelope-selhausen-kosinski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9790-0846" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240787552" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Selhausen-Kosinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.044.0252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154ei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04197307v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33935" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214429v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Debray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fischetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10908837" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Moronval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04703984v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ch&#233;ron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237718v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selhausen-Kosinski P&#233;n&#233;lope" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03762059v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03760803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03863878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>