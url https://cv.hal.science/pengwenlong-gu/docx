--- v0 (2026-03-16)
+++ v1 (2026-05-16)
@@ -66,1181 +66,1311 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Design of Coding and Modulation for Digital Over-the-Air Computation</w:t>
+                <w:t xml:space="preserve">Accurate Beam Tracking for Robust USV-to-Satellite Transmission Under Wave Fluctuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Xie</w:t>
+                <w:t xml:space="preserve">Jinsong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cunqinq Hua</w:t>
+                <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianan Hong</w:t>
+                <w:t xml:space="preserve">Lingya Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuejun Wei</w:t>
+                <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengwenlong Gu</w:t>
+                <w:t xml:space="preserve">Mingcheng He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 25, pp.16320-16335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JIOT.2026.3655679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2026.3689626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477952v1</w:t>
+                <w:t xml:space="preserve">hal-05618106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATS-CP: an Adaptive Framework for Traffic State Collection and Prediction in Software-Defined LEO Satellite Networks</w:t>
+                <w:t xml:space="preserve">Joint Design of Coding and Modulation for Digital Over-the-Air Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhan Zhang</w:t>
+                <w:t xml:space="preserve">Xin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cunqing Hua</w:t>
+                <w:t xml:space="preserve">Cunqinq Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingya Liu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jianan Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuejun Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhaoyi Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-15. </w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2026.3661523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JIOT.2026.3655679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497057v1</w:t>
+                <w:t xml:space="preserve">hal-05477952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Beamforming Optimization for User-Centric Multi-Satellite Systems with Backhaul Constraints</w:t>
+                <w:t xml:space="preserve">ATS-CP: an Adaptive Framework for Traffic State Collection and Prediction in Software-Defined LEO Satellite Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinsong Yu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Yuhan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingya Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyi Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TWC.2025.3637523⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2026.3661523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403150v1</w:t>
+                <w:t xml:space="preserve">hal-05497057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AirCon: Over-the-Air Consensus for Wireless Blockchain Networks</w:t>
+                <w:t xml:space="preserve">Joint Beamforming Optimization for User-Centric Multi-Satellite Systems with Backhaul Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Xie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jinsong Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianan Hong</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lingya Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenchao Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (5), pp.4566-4582. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMC.2023.3292898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2025.3637523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698763v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Cooperative Spectrum Sharing in a Multi-Beam LEO-GEO Co-Existing Satellite System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">AirCon: Over-the-Air Consensus for Wireless Blockchain Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cunqing Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianan Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rahim Tafazolli</w:t>
+                <w:t xml:space="preserve">Wenchao Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TWC.2021.3102704⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (5), pp.4566-4582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2023.3292898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698775v1</w:t>
+                <w:t xml:space="preserve">hal-04698763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay Optimal Concurrent Transmissions With Raptor Codes in Dual Connectivity Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Cooperative Spectrum Sharing in a Multi-Beam LEO-GEO Co-Existing Satellite System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengwenlong Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cunqing Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingcheng He</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xuemin Sherman Shen</w:t>
+                <w:t xml:space="preserve">Rahim Tafazolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSE.2021.3061537⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (2), pp.1170-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2021.3102704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698780v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal power allocation for non‐orthogonal multiple access in wireless backhaul networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Delay Optimal Concurrent Transmissions With Raptor Codes in Dual Connectivity Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingcheng He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenchao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuemin Sherman Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-com.2019.1002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.1478-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSE.2021.3061537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698799v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Channel Anti-Jamming in Vehicular Networks via Cooperative Relay Beamforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenchao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rida Khatoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JIOT.2020.2973753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimal power allocation for non‐orthogonal multiple access in wireless backhaul networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cunqing Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenchao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengwenlong Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IET Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (10), pp.1650-1657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-com.2019.1002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cooperative Anti-Jamming Relaying for Control Channel Jamming in Vehicular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rida Khatoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rida Khatoun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yue Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67 (8), pp.7033-7046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1250,3657 +1380,3657 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Metasurface-Enabled Adaptive Beamforming for Satellite-Assisted Maritime Communications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enhancing Security and Privacy in 5G Bubbles with Zero-Knowledge Proofs: A Comparative Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Dermigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bouzefrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youakim Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 12th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam, Jun 2025, Paris, France. pp.161-167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS65597.2025.11076926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11160993⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05293241v1</w:t>
+                <w:t xml:space="preserve">hal-05158417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Traffic State Collection and Prediction Scheme for Software-Defined LEO Satellite Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Regularity-Driven Fast Rerouting Algorithm for Topology-Varying Satellite Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiwen Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jianan Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lingya Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161788⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE/CIC International Conference on Communications in China (ICCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Shanghai, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCC65529.2025.11148677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293243v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative E2E Performance Analysis of O-RAN Designs in a 5G Standalone Testbed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Guemdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Dung Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE HPSR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Osaka (Japan), Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HPSR64165.2025.11038873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Security and Privacy in 5G Bubbles with Zero-Knowledge Proofs: A Comparative Analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Smart Metasurface-Enabled Adaptive Beamforming for Satellite-Assisted Maritime Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinsong Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cunqing Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingya Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 12th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NTMS65597.2025.11076926⟩</w:t>
+              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.964-969, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11160993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158417v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Regularity-Driven Fast Rerouting Algorithm for Topology-Varying Satellite Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Selective Traffic State Collection and Prediction Scheme for Software-Defined LEO Satellite Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianan Hong</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lingya Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/CIC International Conference on Communications in China (ICCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCC65529.2025.11148677⟩</w:t>
+              <w:t xml:space="preserve">ICC 2025 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada. pp.2466-2471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC52391.2025.11161788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261761v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Optimization for Anti-jamming Communication with UAV-carried Intelligent Reflecting Surface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">DynSplit: A Dynamic Split Learning Scheme for 5G-Enpowered Metaverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunmeng Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Shue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2024 - 2024 IEEE Global Communications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM52923.2024.10901788⟩</w:t>
+              <w:t xml:space="preserve">MetaCom 2024 - 2nd Annual IEEE International Conference on Metaverse Computing, Networking, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Hong Kong, China. pp.214-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MetaCom62920.2024.00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999768v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Beamforming Optimization for User-Centric Multi-Satellite System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinsong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingya Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2024 - IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Denver, United States. pp.1861-1866, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC51166.2024.10622597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynSplit: A Dynamic Split Learning Scheme for 5G-Enpowered Metaverse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Joint Optimization for Anti-jamming Communication with UAV-carried Intelligent Reflecting Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinsong Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingya Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cunqing Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetaCom 2024 - 2nd Annual IEEE International Conference on Metaverse Computing, Networking, and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MetaCom62920.2024.00043⟩</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2024 - 2024 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Cape Town, South Africa. pp.5120-5125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM52923.2024.10901788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779140v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DS-IRSA: A Deep Reinforcement Learning and Sensing Based IRSA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lightweight TLS 1.3 Handshake for C-ITS Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danylo Goncharskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung Yong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rida Khatoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2023 - IEEE Global Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.1432-1437, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10279295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238023v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight TLS 1.3 Handshake for C-ITS Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Defensive Randomization Against Adversarial Attacks in Image-Based Android Malware Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianwei Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asim Darwaish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nait-Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.1432-1437, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.5072-5077, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10279592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10279295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04698769v1</w:t>
+                <w:t xml:space="preserve">hal-04698767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defensive Randomization Against Adversarial Attacks in Image-Based Android Malware Detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">DS-IRSA: A Deep Reinforcement Learning and Sensing Based IRSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Hmedoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mühlethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2023 - IEEE International Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2023 - IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Kuala Lumpur, Malaysia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10279592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04698767v1</w:t>
+                <w:t xml:space="preserve">hal-04238023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLS Early Data Resistance to Replay Attacks in Wireless Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sung Yong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danylo Goncharskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Khatoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2022 - 2022 IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, France. pp.3539-3544, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10001106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay Measurement of 0-RTT Transport Layer Security (TLS) Handshake Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danylo Goncharskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danylo Goncharskyi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sung Yong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Khatoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 8th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Istanbul, France. pp.1450-1454, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT55151.2022.9803984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Beamformer Design and User Scheduling in Integrated Terrestrial-Satellite Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Tafazolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingya Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2021 - IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montreal, Canada. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC42927.2021.9500540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling A Blockchain System For 5G-based Vehicular Networks Using Heuristic Sharding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dingjie Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Nait-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2021 - 2021 IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Madrid, France. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM46510.2021.9685234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Spectrum Sharing in a Co-existing LEO-GEO Satellite System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahim Tafazolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2020 - 2020 IEEE Global Communications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Taipei, Taiwan. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GLOBECOM42002.2020.9347950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Analysis for Dual Connectivity and Raptor Codes Assisted Handover in Vehicular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingcheng He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Seoul, South Korea. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Power Allocation for Non-orthogonal Multiple Access in Wireless Backhaul Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenchao Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Fog Computing (ICFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Sydney, Australia. pp.32-37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICFC49376.2020.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Clustering and Proactive Group Handover Scheduling in LEO Satellite Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenchao Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Computing, Communications and IoT Applications (ComComAp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Beijing, China. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ComComAp51192.2020.9398872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Anomaly Detection for Internet of Things based on Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seongwoo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">He Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenchao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE/CIC International Conference on Communications in China (ICCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Chongqing, China. pp.623-628, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCC49849.2020.9238913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Beam Power Control for Co-Existing Multibeam GEO and LEO Satellite System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 11th International Conference on Wireless Communications and Signal Processing (WCSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Xi'an, China. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCSP.2019.8928079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age of Information Aware Channel Allocation for Wireless Industrial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 11th International Conference on Wireless Communications and Signal Processing (WCSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Xi'an, China. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCSP.2019.8927894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative relay beamforming for control channel jamming in vehicular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rida Khatoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rida Khatoun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yue Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 16th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks (WiOpt)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Shanghai, France. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/WIOPT.2018.8362860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Offloading in Dense Wireless Networks: An Adversary Multi-armed Bandit Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingzhi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 10th International Conference on Wireless Communications and Signal Processing (WCSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, China. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCSP.2018.8555671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">k-Nearest Neighbours Classification Based Sybil Attack Detection in Vehicular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Khatoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Begriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Conference On Mobile And Secure Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support Vector Machine (SVM) Based Sybil Attack Detection in Vehicular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Khatoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Begriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Networks of the IEEE WCNC 2017 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Anti-Jamming Relaying for Control Channel Jamming in Vehicular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cunqing Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rida Khatoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rida Khatoun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yue Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Global Communications Conference (GLOBECOM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Singapore, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GLOCOM.2017.8253978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support Vector Machine (SVM) Based Sybil Attack Detection in Vehicular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Khatoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Begriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, San Francisco, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC.2017.7925783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle Driving Pattern Based Sybil Attack Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Khatoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Begriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 18th International Conference on High Performance Computing and Communications; IEEE 14th International Conference on Smart City; IEEE 2nd International Conference on Data Science and Systems (HPCC/SmartCity/DSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Sydney, France. pp.1282-1288, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HPCC-SmartCity-DSS.2016.0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reputation system for detection of black hole attack in vehicular networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Khatoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Doulami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Khoukhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Serhrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference on Cyber Security of Smart cities, Industrial Control System and Communications (SSIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Shanghai, China. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4910,114 +5040,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misbehaviour detection in vehicular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengwenlong Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cryptography and Security [cs.CR]. Télécom ParisTech, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018ENST0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03689506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5164,51 +5294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477952v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunqinq Hua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Hong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuejun Wei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengwenlong Gu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2026.3655679" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunqing Hua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingya Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyi Lu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2026.3661523" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403150v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Yu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2025.3637523" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2023.3292898" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698775v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Tafazolli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2021.3102704" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingcheng He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemin Sherman Shen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2021.3061537" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698799v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqi Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2019.1002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02491837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Khatoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.2973753" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhrouchni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293241v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11160993" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161788" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039989v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Guemdani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Dung Phung" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR64165.2025.11038873" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158417v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Dermigny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS65597.2025.11076926" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261761v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiwen Ji" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCC65529.2025.11148677" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM52923.2024.10901788" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698759v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC51166.2024.10622597" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunmeng Shu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Shue Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaCom62920.2024.00043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04238023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Hmedoush" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Goncharskyi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Yong Kim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10279295" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianwei Lan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Darwaish" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nait-Abdesselam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10279592" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001106" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803984" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Dong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500540" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860353v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingjie Zhong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685234" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698793v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM42002.2020.9347950" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698796v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120848" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFC49376.2020.00013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp51192.2020.9398872" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongwoo Kim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Cai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCC49849.2020.9238913" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCSP.2019.8928079" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCSP.2019.8927894" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2018.8362860" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698809v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzhi Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCSP.2018.8555671" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Begriche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342653v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2017.8253978" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342654v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925783" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342664v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-SmartCity-DSS.2016.0182" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Doulami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03689506v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENST0011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618106v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Yu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunqing Hua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingya Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengwenlong Gu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingcheng He" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2026.3689626" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunqinq Hua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianan Hong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuejun Wei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2026.3655679" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyi Lu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2026.3661523" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2025.3637523" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2023.3292898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Tafazolli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2021.3102704" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemin Sherman Shen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2021.3061537" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02491837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Khatoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JIOT.2020.2973753" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqi Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2019.1002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Serhrouchni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158417v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Dermigny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouzefrane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS65597.2025.11076926" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiwen Ji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCC65529.2025.11148677" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Guemdani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Dung Phung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPSR64165.2025.11038873" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11160993" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC52391.2025.11161788" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779140v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunmeng Shu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Shue Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaCom62920.2024.00043" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC51166.2024.10622597" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM52923.2024.10901788" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Goncharskyi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Yong Kim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10279295" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianwei Lan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Darwaish" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nait-Abdesselam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10279592" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04238023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Hmedoush" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370533v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001106" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT55151.2022.9803984" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Dong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500540" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860353v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingjie Zhong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685234" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM42002.2020.9347950" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698796v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120848" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFC49376.2020.00013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698783v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComComAp51192.2020.9398872" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongwoo Kim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Cai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCC49849.2020.9238913" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698808v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCSP.2019.8928079" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCSP.2019.8927894" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2018.8362860" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzhi Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCSP.2018.8555671" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287500v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Begriche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288479v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2017.8253978" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925783" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342664v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-SmartCity-DSS.2016.0182" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Doulami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03689506v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENST0011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>