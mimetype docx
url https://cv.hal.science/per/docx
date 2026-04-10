--- v0 (2026-03-14)
+++ v1 (2026-04-10)
@@ -1000,295 +1000,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of properties of superfluid 4He turbulence using a hot-wire signal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Signature of Quantum Turbulence in Velocity Spectra?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bon Mardion</w:t>
+                <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Girard</w:t>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P Moro</w:t>
+                <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Rousset</w:t>
+                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094601⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.063005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/abfe1f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03329835v1</w:t>
+                <w:t xml:space="preserve">hal-03132496v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Signature of Quantum Turbulence in Velocity Spectra?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Salort</w:t>
+                <w:t xml:space="preserve">Investigation of properties of superfluid 4He turbulence using a hot-wire signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Chillà</w:t>
+                <w:t xml:space="preserve">M Bon Mardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
+                <w:t xml:space="preserve">A Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+                <w:t xml:space="preserve">J.-P Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gibert</w:t>
+                <w:t xml:space="preserve">B Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23, pp.063005. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (9), pp.094601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/abfe1f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132496v3</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03329835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ultimate state of convection: a unifying picture of very high Rayleigh numbers experiments</w:t>
               </w:r>
@@ -1378,51 +1378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 90 (10), pp.105004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1590,64 +1590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local sensor for joint temperature and velocity measurements in turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,51 +1750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Rusaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 118 (1), pp.14005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1854,51 +1854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Rusaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-E. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2088,51 +2088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2173,291 +2173,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01122176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superfluid high REynolds von Kármán experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective viscosity in quantum turbulence: a steady-state approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bonnay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+                <w:t xml:space="preserve">Simone Babuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Girard</w:t>
+                <w:t xml:space="preserve">Emil Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Poncet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ladislav Skrbek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Emmanuel P.-E. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4897542⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (2), pp.24006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/106/24006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113305v1</w:t>
+                <w:t xml:space="preserve">hal-00984313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective viscosity in quantum turbulence: a steady-state approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Babuin</w:t>
+                <w:t xml:space="preserve">Superfluid high REynolds von Kármán experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil Varga</w:t>
+                <w:t xml:space="preserve">Patrick Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislav Skrbek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
+                <w:t xml:space="preserve">Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe-Emmanuel P.-E. Roche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 106 (2), pp.24006. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (10), pp.103908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/106/24006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4897542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984313v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental, numerical and analytical velocity spectra in turbulent quantum fluid</w:t>
               </w:r>
@@ -2469,51 +2469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Barenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor L'Vov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (Suppl. 1), pp.4683-4690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2547,90 +2547,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy cascade and the four-fifths law in superfluid turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97, pp.34006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2664,77 +2664,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantilever Anemometer Based on a Superconducting Micro-resonator: Application to Superfluid Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83, pp.125002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2781,77 +2781,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorticity scattering measurements in a superfluid inertial round jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Durì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2898,90 +2898,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of intermittency in superfluid turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 318, pp.042014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3015,77 +3015,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Cantilever Anemometer for Cryogenic Helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 318, pp.092030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3132,64 +3132,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ultimate regime of convection over uneven plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 318, pp.052044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3223,77 +3223,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolmogorov cascade and equipartition of kinetic energy in numerical simulation of Superfluid turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 318, pp.092031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3327,64 +3327,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale Equipartition of kinetic energy in Quantum Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3431,90 +3431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the triggering of the Ultimate Regime of convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.085014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3548,51 +3548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent velocity spectra in superfluid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3682,51 +3682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum turbulence at finite temperature: the two-fluids cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Barenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3799,51 +3799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition on local temperature fluctuations in highly turbulent convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4054,51 +4054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex spectrum in superfluid turbulence: interpretation of a recent experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Barenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4158,51 +4158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a boundary layer instability at very high Rayleigh number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 83, pp.24005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4236,51 +4236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex density spectrum of quantum turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4370,51 +4370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic Full Counting Statistics and Exclusion models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Derrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4474,51 +4474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate regime of convection: Robustness to poor thermal reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4591,51 +4591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Transfer in Turbulent Rayleigh-Bénard Convection below the Ultimate Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4734,51 +4734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Derrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 115, pp.717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4838,51 +4838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.Yu. Kasumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. V. Klinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5088,51 +5088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very low shot noise in carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5347,51 +5347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very low shot noise in carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5481,51 +5481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shot-noise statistics in diffusive conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5572,51 +5572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prandtl and Rayleigh numbers dependences in Rayleigh Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5689,51 +5689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Side wall effects in Rayleigh Bénard experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5831,51 +5831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the 1/2 power law in Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5977,51 +5977,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'expérimentation d'une recherche plus sobre et plus ambitieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Goujon</w:t>
+                <w:t xml:space="preserve">Celine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6226,51 +6226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhentong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging Classical and Quantum Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Cargèse, France</w:t>
@@ -6433,90 +6433,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultime regime and turbulent transitions in Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Rayleigh Bénard Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6649,51 +6649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bertolaccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Scientific Computing Across Scales: Quantum Systems in Cold-matter Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6712,303 +6712,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-vortex spacing in superfluid turbulence: temperature and Reynolds number dependences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
+                <w:t xml:space="preserve">Local velocity measurements in the Shrek experiment at high reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil Varga</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Braslau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th EuropeanTurbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">, Delft University of Technology (TU DELFT), Aug 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528319v1</w:t>
+                <w:t xml:space="preserve">cea-01370530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local velocity measurements in the Shrek experiment at high reynolds number</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
+                <w:t xml:space="preserve">Inter-vortex spacing in superfluid turbulence: temperature and Reynolds number dependences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bonnay</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simone Babuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Varga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th EuropeanTurbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Delft University of Technology (TU DELFT), Aug 2015, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">, Aug 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01370530v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of the SHREK experiment at ultra-high Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7076,51 +7076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection at very high Rayleigh number: signature of transition from a micro-thermometer inside the flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7235,51 +7235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shot noise of thermal plumes : Evidence of a boundary layer instability consistent with the onset of Kraichnan's Regime of convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EUROMECH European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.521-524, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7364,51 +7364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Barenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EUROMECH European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.281-284, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7455,51 +7455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSF Experiment for comparision of high Reynold's number turbulence in He I and He II : ﬁrst results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7615,51 +7615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hébral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Muzellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th EUROMECH European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.645-647, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7705,51 +7705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Vortex Density Fluctuations in Superfluid Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8085,51 +8085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prandtl and wall effects in hard turbulence convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Attias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8335,51 +8335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Hard Turbulence to the Ultimate Regime in a Rough Rayleigh-Bénard cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8475,51 +8475,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability of Boussinesq approximation in a turbulent fluid with constant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8550,90 +8550,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Turbulent heat transport near critical points: Non-Boussinesq effects&amp;quot; ( cond-mat/0601398 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hébral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8739,51 +8739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Reita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Institut Néel. 2022, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8841,51 +8841,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection thermique turbulente en cellule de Rayleigh-Bénard cryogénique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Joseph-Fourier - Grenoble I, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9002,51 +9002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBAC48D6"/>
+    <w:nsid w:val="73EEB405"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9233,51 +9233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/per" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6175-4146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Polanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-E. Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426598122" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04554595v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad30a6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014957v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik &#352;van&#269;ara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco La Mantia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0145058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927919v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woillez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796807v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac84a4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A. Sergeev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.144509" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142850v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/46002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03329835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bon Mardion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Moro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094601" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132496v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfe1f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab9449" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02282964v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thibault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116852" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Kharche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vandenberghe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-017-0254-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Du Puits" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Loesch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989430" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528347v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/14005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chabaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991558" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertolaccini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.123902" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01122176v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dur&#236;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913530" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897542" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984313v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Babuin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Varga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Skrbek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel P.-E. Roche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/106/24006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820182v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barenghi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L'Vov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1312548111" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635578v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/34006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770119" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640535v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kaiser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052044" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/24001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499652v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gauthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/8/085014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508872v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3504375" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/54006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/44006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Communal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908608" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/36002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00227535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/24005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122996v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Didelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/66002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Derrida" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00087-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004093v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard H&#233;bral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136807" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000512v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;bral" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOLT.0000016727.23228.78" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derrida" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSS.0000022379.95508.b2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598223v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Yu. Kasumov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Klinov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchiat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1644909" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pietropinto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(02)02115-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JF9PQ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125295v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasumov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezaguet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Dauvergne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knoops" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebrun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzetti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472170" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598224v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00223-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598225v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00170-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521142v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00405-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911988v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10051-001-8690-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3FZ70N5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goujon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Triqueneaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692296v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=eric woillez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691623v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentong Zhang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082002v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11656" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610821v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692291v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691619v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bertolaccini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528319v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370530v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456748v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430188v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_40" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/864540CCFDE504993A9636248F0784431FF9C12A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430193v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_125" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09579070EC0DAA1F5D587EFBDB86C6540A795E68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430190v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_68" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430197v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_169" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198148v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Muzellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72604-3_205" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D25EC6795988E7A377E95764246B999DE760256/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198149v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Willaime" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72604-3_169" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200102v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200017v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gagne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521144v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Attias" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521149v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chavanne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521150v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180267v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020417v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763344v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O C&#233;pas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Reita" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001894v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/per" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6175-4146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Polanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-E. Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426598122" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04554595v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad30a6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014957v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik &#352;van&#269;ara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco La Mantia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0145058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927919v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woillez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796807v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac84a4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A. Sergeev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.144509" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142850v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/46002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132496v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfe1f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03329835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bon Mardion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Moro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094601" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab9449" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02282964v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thibault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116852" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Kharche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vandenberghe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-017-0254-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Du Puits" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Loesch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989430" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528347v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/14005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chabaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991558" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertolaccini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.123902" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01122176v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dur&#236;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913530" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984313v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Babuin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Varga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Skrbek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel P.-E. Roche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/106/24006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897542" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820182v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barenghi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L'Vov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1312548111" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635578v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/34006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770119" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640535v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kaiser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052044" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/24001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499652v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gauthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/8/085014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508872v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3504375" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/54006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/44006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Communal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908608" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/36002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00227535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/24005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122996v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Didelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/66002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Derrida" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00087-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004093v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard H&#233;bral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136807" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000512v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;bral" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOLT.0000016727.23228.78" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derrida" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSS.0000022379.95508.b2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598223v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Yu. Kasumov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Klinov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchiat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1644909" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pietropinto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(02)02115-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JF9PQ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125295v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasumov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezaguet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Dauvergne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knoops" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebrun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzetti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472170" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598224v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00223-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598225v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00170-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521142v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00405-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911988v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10051-001-8690-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3FZ70N5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Triqueneaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692296v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=eric woillez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691623v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentong Zhang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082002v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11656" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610821v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692291v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691619v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bertolaccini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370530v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528319v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456748v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430188v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_40" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/864540CCFDE504993A9636248F0784431FF9C12A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430193v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_125" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09579070EC0DAA1F5D587EFBDB86C6540A795E68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430190v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_68" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430197v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_169" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198148v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Muzellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72604-3_205" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D25EC6795988E7A377E95764246B999DE760256/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198149v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Willaime" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72604-3_169" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200102v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200017v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gagne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521144v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Attias" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521149v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chavanne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521150v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180267v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020417v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763344v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O C&#233;pas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Reita" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001894v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>