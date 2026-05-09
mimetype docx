--- v1 (2026-04-10)
+++ v2 (2026-05-09)
@@ -762,177 +762,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796807v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling with a subsonic flow of quantum fluid</w:t>
+                <w:t xml:space="preserve">Experimental Signature of Quantum Turbulence in Velocity Spectra?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+                <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rousset</w:t>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri A. Sergeev</w:t>
+                <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Valentin</w:t>
+                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.144509⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.063005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/abfe1f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03190284v1</w:t>
+                <w:t xml:space="preserve">hal-03132496v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local measurement of vortex statistics in quantum turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -951,344 +951,344 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-E. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 134 (4), pp.46002. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/134/46002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Signature of Quantum Turbulence in Velocity Spectra?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of properties of superfluid 4He turbulence using a hot-wire signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Chillà</w:t>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
+                <w:t xml:space="preserve">M Bon Mardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+                <w:t xml:space="preserve">A Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gibert</w:t>
+                <w:t xml:space="preserve">J.-P Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/abfe1f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (9), pp.094601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132496v3</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03329835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of properties of superfluid 4He turbulence using a hot-wire signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Cooling with a subsonic flow of quantum fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Girard</w:t>
+                <w:t xml:space="preserve">Bernard Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P Moro</w:t>
+                <w:t xml:space="preserve">Yuri A. Sergeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Rousset</w:t>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (9), pp.094601. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (14), pp.144509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.094601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.144509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03329835v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03190284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ultimate state of convection: a unifying picture of very high Rayleigh numbers experiments</w:t>
               </w:r>
@@ -1352,77 +1352,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-shaped hot-wire for ultra-high resolution anemometry in cryogenic helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 90 (10), pp.105004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1590,64 +1590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local sensor for joint temperature and velocity measurements in turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Rusaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,352 +1718,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of vortex coherent structures in superfluid turbulence</w:t>
+                <w:t xml:space="preserve">Disproportionate entrance length in superfluid flows and the puzzle of counterflow instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Rusaouën</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+                <w:t xml:space="preserve">J. Bertolaccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/118/14005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (12), pp.123902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.123902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528347v2</w:t>
+                <w:t xml:space="preserve">hal-01675009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittency of quantum turbulence with superfluid fractions from 0% to 96%</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Detection of vortex coherent structures in superfluid turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Rusaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe-E. Roche</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (1), pp.14005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/118/14005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4991558⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01587671v1</w:t>
+                <w:t xml:space="preserve">hal-01528347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disproportionate entrance length in superfluid flows and the puzzle of counterflow instabilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Leveque</w:t>
+                <w:t xml:space="preserve">Intermittency of quantum turbulence with superfluid fractions from 0% to 96%</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Rusaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-E. Roche</w:t>
+                <w:t xml:space="preserve">Benoît Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-E. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (12), pp.123902. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (10), pp.105108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.123902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4991558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675009v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot-wire anemometry for superfluid turbulent coflows</w:t>
               </w:r>
@@ -2088,64 +2088,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 86 (2), pp.025007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2173,291 +2173,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01122176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective viscosity in quantum turbulence: a steady-state approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superfluid high REynolds von Kármán experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Babuin</w:t>
+                <w:t xml:space="preserve">Patrick Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emil Varga</w:t>
+                <w:t xml:space="preserve">Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislav Skrbek</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/106/24006⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (10), pp.103908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4897542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984313v2</w:t>
+                <w:t xml:space="preserve">hal-01113305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superfluid high REynolds von Kármán experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rousset</w:t>
+                <w:t xml:space="preserve">Effective viscosity in quantum turbulence: a steady-state approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Babuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bonnay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+                <w:t xml:space="preserve">Emil Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Girard</w:t>
+                <w:t xml:space="preserve">Ladislav Skrbek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Poncet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe-Emmanuel P.-E. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 85 (10), pp.103908. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (2), pp.24006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4897542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/106/24006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113305v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental, numerical and analytical velocity spectra in turbulent quantum fluid</w:t>
               </w:r>
@@ -2469,51 +2469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Barenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor L'Vov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (Suppl. 1), pp.4683-4690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2547,90 +2547,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy cascade and the four-fifths law in superfluid turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97, pp.34006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2664,77 +2664,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantilever Anemometer Based on a Superconducting Micro-resonator: Application to Superfluid Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83, pp.125002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2781,77 +2781,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorticity scattering measurements in a superfluid inertial round jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Durì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2892,304 +2892,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of intermittency in superfluid turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Micro-Cantilever Anemometer for Cryogenic Helium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Monfardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 318, pp.042014. </w:t>
+              <w:t xml:space="preserve">, 2011, 318, pp.092030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/4/042014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/9/092030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640529v1</w:t>
+                <w:t xml:space="preserve">hal-00640527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Cantilever Anemometer for Cryogenic Helium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Investigation of intermittency in superfluid turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 318, pp.092030. </w:t>
+              <w:t xml:space="preserve">, 2011, 318, pp.042014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/9/092030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/4/042014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640527v1</w:t>
+                <w:t xml:space="preserve">hal-00640529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ultimate regime of convection over uneven plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 318, pp.052044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3223,77 +3223,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kolmogorov cascade and equipartition of kinetic energy in numerical simulation of Superfluid turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 318, pp.092031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3327,64 +3327,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale Equipartition of kinetic energy in Quantum Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3425,308 +3425,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the triggering of the Ultimate Regime of convection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+                <w:t xml:space="preserve">Turbulent velocity spectra in superfluid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gauthier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/8/085014⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.125102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3504375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00499652v2</w:t>
+                <w:t xml:space="preserve">hal-00508872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent velocity spectra in superfluid flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">On the triggering of the Ultimate Regime of convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22, pp.125102. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.085014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3504375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/8/085014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508872v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum turbulence at finite temperature: the two-fluids cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Barenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3786,64 +3786,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition on local temperature fluctuations in highly turbulent convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3914,386 +3914,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSF experiment for comparison of high Reynolds number turbulence in both HeI and HeII: First results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of a boundary layer instability at very high Rayleigh number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2908608⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83, pp.24005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/83/24005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430199v1</w:t>
+                <w:t xml:space="preserve">hal-00227535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex spectrum in superfluid turbulence: interpretation of a recent experiment</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TSF experiment for comparison of high Reynolds number turbulence in both HeI and HeII: First results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Communal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 81, pp.36002. </w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 985, pp.633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/81/36002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2908608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169495v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a boundary layer instability at very high Rayleigh number</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Vortex spectrum in superfluid turbulence: interpretation of a recent experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Barenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 83, pp.24005. </w:t>
+              <w:t xml:space="preserve">, 2008, 81, pp.36002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/83/24005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/81/36002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00227535v1</w:t>
+                <w:t xml:space="preserve">hal-00169495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex density spectrum of quantum turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4370,51 +4370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic Full Counting Statistics and Exclusion models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Derrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4474,77 +4474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate regime of convection: Robustness to poor thermal reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hébral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4585,378 +4585,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfer in Turbulent Rayleigh-Bénard Convection below the Ultimate Regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Current fluctuations in the one dimensional Symmetric Exclusion Process with open boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Derrida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Douçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Hébral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 134, pp.1011. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 115, pp.717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:JOLT.0000016727.23228.78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/B:JOSS.0000022379.95508.b2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00000512v3</w:t>
+                <w:t xml:space="preserve">hal-00000763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current fluctuations in the one dimensional Symmetric Exclusion Process with open boundaries</w:t>
+                <w:t xml:space="preserve">Thickness and low temperature conductivity of DNA molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Derrida</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">A.Yu. Kasumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. V. Klinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:JOSS.0000022379.95508.b2⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (6), pp.1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1644909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00000763v1</w:t>
+                <w:t xml:space="preserve">hal-00598223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness and low temperature conductivity of DNA molecules</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Heat Transfer in Turbulent Rayleigh-Bénard Convection below the Ultimate Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Gueron</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bouchiat</w:t>
+                <w:t xml:space="preserve">B. Hébral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 84 (6), pp.1007. </w:t>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 134, pp.1011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1644909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/B:JOLT.0000016727.23228.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598223v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000512v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting instrumentation for high Reynolds turbulence experiments with low temperature gaseous helium</w:t>
               </w:r>
@@ -4981,64 +4981,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 386, pp.512-516. </w:t>
@@ -5088,146 +5088,155 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very low shot noise in carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Yu. Kasumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Reulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 28, pp.217</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 28, pp.217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00223-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125295v1</w:t>
+                <w:t xml:space="preserve">hal-00598224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic High-Reynolds Turbulence Experiment at CERN</w:t>
               </w:r>
@@ -5341,425 +5350,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low shot noise in carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Shot-noise statistics in diffusive conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Douçot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 28, pp.217. </w:t>
+              <w:t xml:space="preserve">, 2002, 27, pp.393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00223-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00170-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598224v1</w:t>
+                <w:t xml:space="preserve">hal-00598225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shot-noise statistics in diffusive conductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Prandtl and Rayleigh numbers dependences in Rayleigh Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Douçot</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hébral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 27, pp.393. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58 (5), pp.693-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00170-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2002-00405-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598225v1</w:t>
+                <w:t xml:space="preserve">hal-00521142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prandtl and Rayleigh numbers dependences in Rayleigh Bénard convection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Very low shot noise in carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kasumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Reulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28, pp.217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521142v1</w:t>
+                <w:t xml:space="preserve">hal-00125295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Side wall effects in Rayleigh Bénard experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hébral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5831,77 +5831,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the 1/2 power law in Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hébral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6086,506 +6086,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum and histogram of vorticity in a superfluid grid experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traveling for academic research : patterns, determinants and mitigation options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eric woillez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Turbulence Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-11656, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692296v1</w:t>
+                <w:t xml:space="preserve">hal-04082002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of mutual friction in He-II Turbulence</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Ultime regime and turbulent transitions in Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging Classical and Quantum Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cargèse, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Rayleigh Bénard Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691623v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traveling for academic research : patterns, determinants and mitigation options</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">On the role of mutual friction in He-II Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ignacio Polanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminita Danaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+                <w:t xml:space="preserve">Zhentong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bridging Classical and Quantum Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082002v1</w:t>
+                <w:t xml:space="preserve">hal-04691623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultime regime and turbulent transitions in Rayleigh-Bénard convection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesca Chillà</w:t>
+                <w:t xml:space="preserve">Spectrum and histogram of vorticity in a superfluid grid experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">eric woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-E. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Rayleigh Bénard Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Xi'an, China</w:t>
+              <w:t xml:space="preserve">18th European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610821v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-sound tweezers: a new way to measure joint vorticity-velocity fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eric woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-E. Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6649,51 +6649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bertolaccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Scientific Computing Across Scales: Quantum Systems in Cold-matter Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6731,90 +6731,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local velocity measurements in the Shrek experiment at high reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bon-Mardion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Braslau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th EuropeanTurbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delft University of Technology (TU DELFT), Aug 2015, Delft, Netherlands</w:t>
@@ -6843,90 +6843,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-vortex spacing in superfluid turbulence: temperature and Reynolds number dependences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Babuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Varga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th EuropeanTurbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6964,90 +6964,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of the SHREK experiment at ultra-high Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETC 2013 - 14th European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
@@ -7070,596 +7070,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04456748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convection at very high Rayleigh number: signature of transition from a micro-thermometer inside the flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Shot noise of thermal plumes : Evidence of a boundary layer instability consistent with the onset of Kraichnan's Regime of convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EUROMECH European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.159-162, </w:t>
+              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.521-524, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03085-7_40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03085-7_125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430188v1</w:t>
+                <w:t xml:space="preserve">hal-00430193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shot noise of thermal plumes : Evidence of a boundary layer instability consistent with the onset of Kraichnan's Regime of convection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Turbulent cascade of a quantum ﬂuid at ﬁnite temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Barenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EUROMECH European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.521-524, </w:t>
+              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.281-284, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03085-7_125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03085-7_68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430193v1</w:t>
+                <w:t xml:space="preserve">hal-00430190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent cascade of a quantum ﬂuid at ﬁnite temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Barenghi</w:t>
+                <w:t xml:space="preserve">TSF Experiment for comparision of high Reynold's number turbulence in He I and He II : ﬁrst results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Belier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EUROMECH European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.281-284, </w:t>
+              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.701-704, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03085-7_68⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03085-7_169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430190v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSF Experiment for comparision of high Reynold's number turbulence in He I and He II : ﬁrst results</w:t>
+                <w:t xml:space="preserve">Convection at very high Rayleigh number: signature of transition from a micro-thermometer inside the flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pantxo Diribarne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Castaing</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Garden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EUROMECH European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.701-704, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2009, Marburg, Germany. pp.159-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03085-7_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03085-7_169⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430197v1</w:t>
+                <w:t xml:space="preserve">hal-00430188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate regime of convection: search for a hidden triggering parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hébral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Muzellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th EUROMECH European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.645-647, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7705,64 +7705,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Vortex Density Fluctuations in Superfluid Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7835,103 +7835,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Normal and Superfluid Turbulence Behind a Passive Grid : Experimental Facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pantxo Diribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Cryogenic Engineering Conference (ICEC21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Prague, Czech Republic</w:t>
@@ -7954,510 +7954,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature gaseous helium and very high turbulence experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Prandtl and wall effects in hard turbulence convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Attias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Gagne</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hébral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Cryogenic Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, grenoble, France</w:t>
+              <w:t xml:space="preserve">9th European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Southampton, UK, France. pp.163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200017v1</w:t>
+                <w:t xml:space="preserve">hal-00521144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prandtl and wall effects in hard turbulence convection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+                <w:t xml:space="preserve">Low temperature gaseous helium and very high turbulence experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pietropinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Attias</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Hébral</w:t>
+                <w:t xml:space="preserve">Yves Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Southampton, UK, France. pp.163</w:t>
+              <w:t xml:space="preserve">19th International Cryogenic Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521144v1</w:t>
+                <w:t xml:space="preserve">hal-00200017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic turbulence experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">From Hard Turbulence to the Ultimate Regime in a Rough Rayleigh-Bénard cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hébral</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2000, Barcelona, France. pp.125</w:t>
+              <w:t xml:space="preserve">, Jun 2000, Barcelona, France. pp.917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521149v1</w:t>
+                <w:t xml:space="preserve">hal-00521150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Hard Turbulence to the Ultimate Regime in a Rough Rayleigh-Bénard cell</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Cryogenic turbulence experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hébral</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2000, Barcelona, France. pp.917</w:t>
+              <w:t xml:space="preserve">, Jun 2000, Barcelona, France. pp.125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521150v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8475,51 +8475,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability of Boussinesq approximation in a turbulent fluid with constant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8537,103 +8537,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Turbulent heat transport near critical points: Non-Boussinesq effects&amp;quot; ( cond-mat/0601398 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hébral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8739,51 +8739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Reita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Institut Néel. 2022, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8841,51 +8841,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection thermique turbulente en cellule de Rayleigh-Bénard cryogénique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Emmanuel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Joseph-Fourier - Grenoble I, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9002,51 +9002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73EEB405"/>
+    <w:nsid w:val="9D7867D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9233,51 +9233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/per" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6175-4146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Polanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-E. Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426598122" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04554595v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad30a6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014957v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik &#352;van&#269;ara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco La Mantia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0145058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927919v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woillez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796807v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac84a4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A. Sergeev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.144509" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142850v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/46002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132496v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfe1f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03329835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bon Mardion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Moro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094601" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab9449" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02282964v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thibault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116852" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Kharche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vandenberghe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-017-0254-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Du Puits" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Loesch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989430" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528347v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/14005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chabaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991558" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertolaccini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.123902" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01122176v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dur&#236;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913530" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984313v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Babuin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Varga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Skrbek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel P.-E. Roche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/106/24006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897542" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820182v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barenghi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L'Vov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1312548111" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635578v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/34006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770119" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640535v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640529v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kaiser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052044" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/24001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499652v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gauthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/8/085014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508872v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3504375" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/54006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/44006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Communal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908608" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/36002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00227535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/24005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122996v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Didelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/66002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Derrida" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00087-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004093v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard H&#233;bral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136807" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000512v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;bral" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOLT.0000016727.23228.78" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derrida" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSS.0000022379.95508.b2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598223v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Yu. Kasumov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Klinov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchiat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1644909" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pietropinto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(02)02115-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JF9PQ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125295v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasumov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezaguet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Dauvergne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knoops" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebrun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzetti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472170" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598224v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00223-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598225v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00170-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521142v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00405-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911988v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10051-001-8690-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3FZ70N5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Triqueneaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692296v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=eric woillez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691623v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentong Zhang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082002v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11656" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610821v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692291v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691619v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bertolaccini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370530v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528319v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456748v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430188v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_40" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/864540CCFDE504993A9636248F0784431FF9C12A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430193v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_125" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09579070EC0DAA1F5D587EFBDB86C6540A795E68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430190v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_68" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430197v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_169" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198148v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Muzellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72604-3_205" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D25EC6795988E7A377E95764246B999DE760256/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198149v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Willaime" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72604-3_169" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200102v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200017v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gagne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521144v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Attias" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521149v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chavanne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521150v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180267v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020417v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763344v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O C&#233;pas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Reita" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001894v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/per" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6175-4146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ignacio Polanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-E. Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Danaila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2426598122" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04554595v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad30a6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014957v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik &#352;van&#269;ara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco La Mantia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0145058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927919v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Woillez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0152091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796807v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac84a4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132496v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel Roche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abfe1f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142850v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/134/46002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03329835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxo Diribarne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bon Mardion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Moro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.094601" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03190284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A. Sergeev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.144509" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab9449" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02282964v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thibault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116852" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Kharche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vandenberghe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13272-017-0254-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Du Puits" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Loesch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4989430" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertolaccini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leveque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Roche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.123902" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528347v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Rusaou&#235;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/118/14005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chabaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991558" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01122176v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Dur&#236;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913530" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Poncet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897542" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984313v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Babuin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Varga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Skrbek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Emmanuel P.-E. Roche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/106/24006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820182v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barenghi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L'Vov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1312548111" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635578v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/97/34006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770119" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640535v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640527v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092030" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kaiser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/5/052044" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640533v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/9/092031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/24001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508872v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castaing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3504375" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499652v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gauthier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/8/085014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/54006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garden" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/44006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00227535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/24005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430199v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bon-Mardion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Communal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2908608" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169495v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/81/36002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122996v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Didelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/66002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Derrida" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00087-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004093v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard H&#233;bral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136807" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derrida" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOSS.0000022379.95508.b2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598223v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Yu. Kasumov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Klinov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gueron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouchiat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1644909" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000512v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;bral" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JOLT.0000016727.23228.78" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pietropinto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(02)02115-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JF9PQ6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598224v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kociak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reulet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00223-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183326v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezaguet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Dauvergne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knoops" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebrun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezzetti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472170" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598225v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00170-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521142v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00405-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasumov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911988v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10051-001-8690-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3FZ70N5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Triqueneaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082002v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11656" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610821v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691623v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhentong Zhang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692296v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=eric woillez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692291v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691619v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bertolaccini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370530v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Braslau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528319v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04456748v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevillard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430193v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_125" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09579070EC0DAA1F5D587EFBDB86C6540A795E68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430190v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_68" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430197v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Belier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_169" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430188v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03085-7_40" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/864540CCFDE504993A9636248F0784431FF9C12A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198148v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Muzellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72604-3_205" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D25EC6795988E7A377E95764246B999DE760256/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198149v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Willaime" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72604-3_169" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200102v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521144v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Attias" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200017v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gagne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521150v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521149v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chavanne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chanal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180267v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020417v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763344v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O C&#233;pas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delacour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Reita" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001894v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>