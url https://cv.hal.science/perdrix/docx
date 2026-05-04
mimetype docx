--- v0 (2026-03-28)
+++ v1 (2026-05-04)
@@ -1940,200 +1940,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classically-Controlled Quantum Computation</w:t>
+                <w:t xml:space="preserve">Classically controlled quantum computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jorrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 16, pp.601-620</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 16 (04), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S096012950600538X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130305v1</w:t>
+                <w:t xml:space="preserve">hal-01378709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classically controlled quantum computation</w:t>
+                <w:t xml:space="preserve">Classically-Controlled Quantum Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jorrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 16 (04), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 16, pp.601-620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S096012950600538X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01378709v1</w:t>
+                <w:t xml:space="preserve">hal-00130305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2607,499 +2607,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Circuit Completeness: Extensions and Simplifications</w:t>
+                <w:t xml:space="preserve">On the Hardness of Analyzing Quantum Programs Quantitatively</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Clément</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noé Delorme</w:t>
+                <w:t xml:space="preserve">Martin Avanzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Science Logic CSL 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2024.20⟩</w:t>
+              <w:t xml:space="preserve">ESOP 2024 - 33rd European Symposium on Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Luxembourg, Luxembourg. pp.28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57267-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016498v3</w:t>
+                <w:t xml:space="preserve">hal-04349874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Hardness of Analyzing Quantum Programs Quantitatively</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum Circuit Completeness: Extensions and Simplifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Péchoux</w:t>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOP 2024 - 33rd European Symposium on Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Luxembourg, Luxembourg. pp.28, </w:t>
+              <w:t xml:space="preserve">International Conference on Computer Science Logic CSL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Naples, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-57267-8_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2024.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349874v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016498v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex-Minor Universal Graphs for Generating Entangled Quantum Subsystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mhalla</w:t>
+                <w:t xml:space="preserve">Minimal Equational Theories for Quantum Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2024 51st EATCS International Colloquium on Automata, Languages and Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.36⟩</w:t>
+              <w:t xml:space="preserve">LICS '24: 39th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3661814.3662088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632835v1</w:t>
+                <w:t xml:space="preserve">hal-04399210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Equational Theories for Quantum Circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noé Delorme</w:t>
+                <w:t xml:space="preserve">Vertex-Minor Universal Graphs for Generating Entangled Quantum Subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cautrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS '24: 39th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. pp.1-14, </w:t>
+              <w:t xml:space="preserve">ICALP 2024 51st EATCS International Colloquium on Automata, Languages and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Theoretical Computer Science (EATCS), Jul 2024, Tallinn, Estonia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3661814.3662088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399210v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covering a Graph with Minimal Local Sets</w:t>
               </w:r>
@@ -3167,51 +3167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complete Equational Theory for Quantum Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heurtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3396,51 +3396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complete Equational Theory for Quantum Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heurtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3520,598 +3520,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition and Differentiation of ZX-Diagrams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
+                <w:t xml:space="preserve">Quantum Expectation Transformers for Cost Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Avanzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Veshchezerova</w:t>
+                <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Formal Structures for &gt; Computation and Deduction (FSCD 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium on Logic In Computer Science LICS ’22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Haifa, Israel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886288v1</w:t>
+                <w:t xml:space="preserve">hal-03540366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LO_v-Calculus: A Graphical Language for Linear Optical Quantum Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Resource Optimisation of Coherently Controlled Quantum Computations with the PBS-Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MFCS 2022 - 47th International Symposium on Mathematical Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.35:1--35:16, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2022.35⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2022.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926660v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifying quantum approaches for hard industrial optimization problems. A case study in the field of smart-charging of electric vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Dalyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Dalyac</w:t>
+                <w:t xml:space="preserve">Loic Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Lechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Optimisation of Coherently Controlled Quantum Computations with the PBS-Calculus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">LO_v-Calculus: A Graphical Language for Linear Optical Quantum Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heurtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Mansfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MFCS 2022 - 47th International Symposium on Mathematical Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2022, Vienne, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2022.36⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.35:1--35:16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2022.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926639v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Expectation Transformers for Cost Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Péchoux</w:t>
+                <w:t xml:space="preserve">Addition and Differentiation of ZX-Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Veshchezerova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Logic In Computer Science LICS ’22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Formal Structures for &gt; Computation and Deduction (FSCD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Haifa (Israël), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2022.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540366v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphical Language with Delayed Trace: Picturing Quantum Computing with Finite Memory</w:t>
               </w:r>
@@ -4309,51 +4309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Control and Distinguishability of Quantum Channels via PBS-Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Branciard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4413,51 +4413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBS-Calculus: A Graphical Language for Coherent Control of Quantum Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4504,90 +4504,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Programming with Inductive Datatypes: Causality and Affine Type Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Rennela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Foundations of Software Science and Computation Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Dublin, Ireland. pp.562-581, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4615,239 +4615,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauli Fusion: a computational model to realise quantum transformations from ZX terms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SZX-calculus: Scalable Graphical Quantum Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Horsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPL'19 : International Conference on Quantum Physics and Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MFCS 2019 - 44th International Symposium on Mathematical Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany. pp.55:1--55:15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2019.55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413388v1</w:t>
+                <w:t xml:space="preserve">hal-02400070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SZX-calculus: Scalable Graphical Quantum Reasoning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Pauli Fusion: a computational model to realise quantum transformations from ZX terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niel de Beaudrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Horsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS 2019 - 44th International Symposium on Mathematical Foundations of Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QPL'19 : International Conference on Quantum Physics and Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Los Angeles, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400070v1</w:t>
+                <w:t xml:space="preserve">hal-02413388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Normal Form for ZX-Diagrams and Application to the Rational Angle Completeness</w:t>
               </w:r>
@@ -5048,235 +5048,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagrammatic Reasoning beyond Clifford+T Quantum Mechanics</w:t>
+                <w:t xml:space="preserve">A Complete Axiomatisation of the ZX-Calculus for Clifford+T Quantum Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd Annual Symposium on Logic in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.569--578, </w:t>
+              <w:t xml:space="preserve">The 33rd Annual {ACM/IEEE} Symposium on Logic in Computer Science, {LICS} 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.559--568, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3209108.3209139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3209108.3209131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716501v1</w:t>
+                <w:t xml:space="preserve">hal-01529623v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Axiomatisation of the ZX-Calculus for Clifford+T Quantum Mechanics</w:t>
+                <w:t xml:space="preserve">Diagrammatic Reasoning beyond Clifford+T Quantum Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd Annual {ACM/IEEE} Symposium on Logic in Computer Science, {LICS} 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.559--568, </w:t>
+              <w:t xml:space="preserve">The 33rd Annual Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. pp.569--578, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3209108.3209131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3209108.3209139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529623v2</w:t>
+                <w:t xml:space="preserve">hal-01716501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-Calculus: A language for real Matrices derived from the ZX-Calculus</w:t>
               </w:r>
@@ -6065,516 +6065,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block Representation of Reversible Causal Graph Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Martiel</w:t>
+                <w:t xml:space="preserve">Reversibility in Extended Measurement-based Quantum Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Hamrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Fundamentals of Computation Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22177-9_27⟩</w:t>
+              <w:t xml:space="preserve">7th Conference on Reversible Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Grenoble, France. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20860-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249272v1</w:t>
+                <w:t xml:space="preserve">hal-01132861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility in Extended Measurement-based Quantum Computation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ZX Calculus is incomplete for Clifford+T quantum mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanlong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference on Reversible Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quantum Theory: from foundations to technologies – QTFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Vaxjo, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132861v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ZX Calculus is incomplete for Clifford+T quantum mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum Circuits for the Unitary Permutation Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Facchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quanlong Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Theory: from foundations to technologies – QTFT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAMC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Singapore, Singapore. pp.324-331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17142-5_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249274v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Circuits for the Unitary Permutation Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Facchini</w:t>
+                <w:t xml:space="preserve">Minimum Degree up to Local Complementation: Bounds, Parameterized Complexity, and Exact Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAMC 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-17142-5_28⟩</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Algorithms and Computation (ISAAC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nagoya, Japan. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-48971-0_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994182v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Degree up to Local Complementation: Bounds, Parameterized Complexity, and Exact Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cattanéo</w:t>
+                <w:t xml:space="preserve">Block Representation of Reversible Causal Graph Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Algorithms and Computation (ISAAC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Nagoya, Japan. pp.12, </w:t>
+              <w:t xml:space="preserve">20th International Symposium on Fundamentals of Computation Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Gdańsk, Poland. pp.14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-48971-0_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22177-9_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132843v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Parameterized Complexity of Domination-type Problems and Application to Linear Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6621,51 +6621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Complexity of Weak Odd Domination Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6914,421 +6914,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pivoting Makes the ZX-Calculus Complete for Real Stabilizers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ross Duncan</w:t>
+                <w:t xml:space="preserve">Quantum Secret Sharing with Graph States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPL 2013 - 10th Workshop on Quantum Physics and Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEMICS 2012 - International Doctoral Workshop on Mathematical and Engineering Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Znojmo, Czech Republic. pp.15-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36046-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935185v1</w:t>
+                <w:t xml:space="preserve">hal-00933722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Secret Sharing with Graph States</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mhalla</w:t>
+                <w:t xml:space="preserve">Pivoting Makes the ZX-Calculus Complete for Real Stabilizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMICS 2012 - International Doctoral Workshop on Mathematical and Engineering Methods in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QPL 2013 - 10th Workshop on Quantum Physics and Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Castelldefels, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36046-6_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00933722v1</w:t>
+                <w:t xml:space="preserve">hal-00935185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Minimum Degree up to Local Complementation: Bounds and Complexity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mhalla</w:t>
+                <w:t xml:space="preserve">Completeness of algebraic CPS simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2012 - International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Jerusalem, Israel. pp.138-147, </w:t>
+              <w:t xml:space="preserve">DCM 2011 - International Workshop on Developments of Computational Methods (satellite event of ICALP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Zurich, Switzerland. pp.16-27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34611-8_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.88.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933720v1</w:t>
+                <w:t xml:space="preserve">hal-00932770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completeness of algebraic CPS simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Assaf</w:t>
+                <w:t xml:space="preserve">On the Minimum Degree up to Local Complementation: Bounds and Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCM 2011 - International Workshop on Developments of Computational Methods (satellite event of ICALP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Zurich, Switzerland. pp.16-27, </w:t>
+              <w:t xml:space="preserve">WG 2012 - International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Jerusalem, Israel. pp.138-147, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.88.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34611-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932770v1</w:t>
+                <w:t xml:space="preserve">hal-00933720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which graph states are useful for quantum information processing?</w:t>
               </w:r>
@@ -7611,489 +7611,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewriting Measurement-Based Quantum Computations with Generalised Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ross Duncan</w:t>
+                <w:t xml:space="preserve">Environment and Classical Channels in Categorical Quantum Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Coecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux, France. pp.285-296</w:t>
+              <w:t xml:space="preserve">CSL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Czech Republic. pp.230-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940895v1</w:t>
+                <w:t xml:space="preserve">hal-00940890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment and Classical Channels in Categorical Quantum Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bob Coecke</w:t>
+                <w:t xml:space="preserve">Equivalence of algebraic λ-calculi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Tasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Czech Republic. pp.230-244</w:t>
+              <w:t xml:space="preserve">HOR - 5th International Workshop on Higher-Order Rewriting - 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eduardo Bonelli, Jul 2010, Edinburgh, United Kingdom. pp.6-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940890v1</w:t>
+                <w:t xml:space="preserve">hal-00924912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalence of algebraic λ-calculi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
+                <w:t xml:space="preserve">Rewriting Measurement-Based Quantum Computations with Generalised Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Valiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOR - 5th International Workshop on Higher-Order Rewriting - 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eduardo Bonelli, Jul 2010, Edinburgh, United Kingdom. pp.6-11</w:t>
+              <w:t xml:space="preserve">ICALP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France. pp.285-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924912v1</w:t>
+                <w:t xml:space="preserve">hal-00940895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Flow in Secret Sharing Protocols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mhalla</w:t>
+                <w:t xml:space="preserve">Graph States and the Necessity of Euler Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Rhodes, Greece. pp.87-97</w:t>
+              <w:t xml:space="preserve">5th Conference on Computability in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Heidelberg, Germany. pp.167-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940873v1</w:t>
+                <w:t xml:space="preserve">hal-00940879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph States and the Necessity of Euler Decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ross Duncan</w:t>
+                <w:t xml:space="preserve">Information Flow in Secret Sharing Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Kashefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Markham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Computability in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Heidelberg, Germany. pp.167-177</w:t>
+              <w:t xml:space="preserve">DCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rhodes, Greece. pp.87-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940879v1</w:t>
+                <w:t xml:space="preserve">hal-00940873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resources Required for Preparing Graph States</w:t>
               </w:r>
@@ -9235,51 +9235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Control and General Recursion beyond the Unitary Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Barsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9411,51 +9411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex-minor universal graphs for generating entangled quantum subsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cautrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9463,51 +9463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9705,90 +9705,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifying quantum approaches for hard industrial optimization problems. A case study in the field of smart-charging of electric vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Dalyac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Lechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9823,90 +9823,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Programming with Inductive Datatypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathys Rennela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10270,177 +10270,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of Graph State Preparation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement-Based Quantum Turing Machines and Questions of Universalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jorrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378761v1</w:t>
+                <w:t xml:space="preserve">hal-00130303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement-Based Quantum Turing Machines and Questions of Universalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexity of Graph State Preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mhalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130303v1</w:t>
+                <w:t xml:space="preserve">hal-01378761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10863,51 +10863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13FD1448"/>
+    <w:nsid w:val="839FF98F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11094,51 +11094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loria.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mocqua.loria.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simon.perdrix.eu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=HDjzFscAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.informatik.uni-trier.de/~ley/db/indices/a-tree/p/Perdrix:Simon.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/a/perdrix_s_1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Booth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleks Kissinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Meignant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acbace" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991154v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vandaele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vuillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639062" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Carette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vilmart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3464693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlong Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(4:19)2020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(2:11)2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Anshu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H&#248;yer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2019.06.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02995364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Duncan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van de Wetering" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2020-06-04-279" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-019-09768-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Abramsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Soares Barbosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Car&#249;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0385" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Javelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.05.038" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:8)2014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.01.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Coecke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(4:14)2012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jorrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378709v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096012950600538X" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Delorme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Claudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chitambar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Goodenough" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried G&#252;hne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Mccarty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.59" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016498v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2024.20" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04349874v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Avanzini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Moser" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;choux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57267-8_2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cautr&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.36" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661814.3662088" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heurtel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318278v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS56636.2023.10175801" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886288v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Veshchezerova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2022.13" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2022.35" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595391v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Dalyac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Henriet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lechner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926639v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2022.36" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540366v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153305v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Visme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Borgna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89051-3_8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Branciard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2021.22" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.24" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02995410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Rennela" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45231-5_29" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel de Beaudrap" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Horsman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.55" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785754" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.108" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716501v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209139" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529623v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209131" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445948v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445707v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55751-8_5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377339v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanselme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55751-8_31" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sansom Abramski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361427v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40578-0_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404591v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361419v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2016.76" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249272v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_27" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Hamrit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20860-2_8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249274v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994182v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Facchini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17142-5_28" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132843v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cattan&#233;o" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48971-0_23" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06089-7_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944652v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40164-0_13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TQC.2013.308" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934531v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35656-8_1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935185v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933722v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36046-6_3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933720v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34611-8_16" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932770v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.88.2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932374v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mio Murao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Someya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Turner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932720v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E. Browne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Kashefi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18073-6_4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940895v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940890v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924912v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940873v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940879v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378771v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11940128_64" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378754v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.09.026" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378676v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.620302" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173193v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Grigorieff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06170-8_1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467253v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999661v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941288v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549416v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Panangaden" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538043v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Barsse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465403v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Draux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320674v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320656v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096708v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henriet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018513v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904695v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944428v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944430v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378761v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130303v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00275323v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02400128v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loria.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mocqua.loria.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simon.perdrix.eu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=HDjzFscAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.informatik.uni-trier.de/~ley/db/indices/a-tree/p/Perdrix:Simon.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/a/perdrix_s_1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Booth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleks Kissinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Meignant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acbace" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991154v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vandaele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vuillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639062" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Carette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vilmart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3464693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlong Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(4:19)2020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(2:11)2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Anshu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H&#248;yer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2019.06.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02995364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Duncan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van de Wetering" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2020-06-04-279" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-019-09768-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Abramsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Soares Barbosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Car&#249;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0385" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Javelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.05.038" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:8)2014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.01.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Coecke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(4:14)2012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jorrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096012950600538X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Delorme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Claudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chitambar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Goodenough" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried G&#252;hne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Mccarty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.59" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04349874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Avanzini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Moser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;choux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57267-8_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016498v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2024.20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661814.3662088" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cautr&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.36" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heurtel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318278v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS56636.2023.10175801" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2022.36" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Dalyac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Henriet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lechner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2022.35" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Veshchezerova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2022.13" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153305v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Visme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Borgna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89051-3_8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Branciard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2021.22" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.24" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02995410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Rennela" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45231-5_29" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400070v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Horsman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.55" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel de Beaudrap" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785754" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.108" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529623v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209131" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209139" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445948v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445707v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55751-8_5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377339v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanselme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55751-8_31" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sansom Abramski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361427v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40578-0_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404591v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361419v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2016.76" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132861v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Hamrit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20860-2_8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Facchini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17142-5_28" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132843v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cattan&#233;o" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48971-0_23" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249272v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_27" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06089-7_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944652v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40164-0_13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TQC.2013.308" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934531v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35656-8_1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933722v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36046-6_3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932770v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.88.2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933720v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34611-8_16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932374v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mio Murao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Someya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Turner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932720v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E. Browne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Kashefi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18073-6_4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940890v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924912v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940879v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940873v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378771v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11940128_64" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378754v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.09.026" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378676v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.620302" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173193v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Grigorieff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06170-8_1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467253v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999661v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941288v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549416v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Panangaden" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538043v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Barsse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465403v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Draux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320674v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320656v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096708v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henriet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018513v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904695v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944428v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944430v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130303v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378761v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00275323v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02400128v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>