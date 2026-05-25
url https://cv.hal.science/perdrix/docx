--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1940,200 +1940,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classically controlled quantum computation</w:t>
+                <w:t xml:space="preserve">Classically-Controlled Quantum Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jorrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 16 (04), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 16, pp.601-620</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378709v1</w:t>
+                <w:t xml:space="preserve">hal-00130305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classically-Controlled Quantum Computation</w:t>
+                <w:t xml:space="preserve">Classically controlled quantum computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jorrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 16, pp.601-620</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 16 (04), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S096012950600538X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130305v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6914,226 +6914,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Secret Sharing with Graph States</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Mhalla</w:t>
+                <w:t xml:space="preserve">Pivoting Makes the ZX-Calculus Complete for Real Stabilizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMICS 2012 - International Doctoral Workshop on Mathematical and Engineering Methods in Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QPL 2013 - 10th Workshop on Quantum Physics and Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Castelldefels, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933722v1</w:t>
+                <w:t xml:space="preserve">hal-00935185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pivoting Makes the ZX-Calculus Complete for Real Stabilizers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ross Duncan</w:t>
+                <w:t xml:space="preserve">Quantum Secret Sharing with Graph States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPL 2013 - 10th Workshop on Quantum Physics and Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEMICS 2012 - International Doctoral Workshop on Mathematical and Engineering Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Znojmo, Czech Republic. pp.15-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36046-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935185v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completeness of algebraic CPS simulations</w:t>
               </w:r>
@@ -10270,177 +10270,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement-Based Quantum Turing Machines and Questions of Universalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexity of Graph State Preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mhalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130303v1</w:t>
+                <w:t xml:space="preserve">hal-01378761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of Graph State Preparation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement-Based Quantum Turing Machines and Questions of Universalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perdrix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jorrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378761v1</w:t>
+                <w:t xml:space="preserve">hal-00130303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10863,51 +10863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="839FF98F"/>
+    <w:nsid w:val="FAAB192D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11094,51 +11094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loria.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mocqua.loria.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simon.perdrix.eu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=HDjzFscAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.informatik.uni-trier.de/~ley/db/indices/a-tree/p/Perdrix:Simon.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/a/perdrix_s_1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Booth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleks Kissinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Meignant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acbace" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991154v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vandaele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vuillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639062" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Carette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vilmart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3464693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlong Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(4:19)2020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(2:11)2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Anshu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H&#248;yer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2019.06.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02995364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Duncan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van de Wetering" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2020-06-04-279" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-019-09768-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Abramsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Soares Barbosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Car&#249;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0385" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Javelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.05.038" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:8)2014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.01.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Coecke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(4:14)2012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jorrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096012950600538X" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Delorme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Claudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chitambar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Goodenough" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried G&#252;hne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Mccarty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.59" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04349874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Avanzini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Moser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;choux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57267-8_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016498v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2024.20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661814.3662088" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cautr&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.36" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heurtel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318278v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS56636.2023.10175801" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2022.36" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Dalyac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Henriet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lechner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2022.35" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Veshchezerova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2022.13" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153305v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Visme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Borgna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89051-3_8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Branciard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2021.22" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.24" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02995410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Rennela" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45231-5_29" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400070v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Horsman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.55" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel de Beaudrap" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785754" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.108" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529623v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209131" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209139" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445948v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445707v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55751-8_5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377339v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanselme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55751-8_31" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sansom Abramski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361427v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40578-0_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404591v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361419v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2016.76" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132861v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Hamrit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20860-2_8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Facchini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17142-5_28" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132843v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cattan&#233;o" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48971-0_23" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249272v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_27" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06089-7_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944652v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40164-0_13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TQC.2013.308" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934531v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35656-8_1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933722v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36046-6_3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932770v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.88.2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933720v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34611-8_16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932374v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mio Murao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Someya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Turner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932720v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E. Browne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Kashefi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18073-6_4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940890v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924912v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940879v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940873v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378771v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11940128_64" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378754v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.09.026" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378676v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.620302" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173193v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Grigorieff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06170-8_1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467253v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999661v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941288v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549416v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Panangaden" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538043v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Barsse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465403v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Draux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320674v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320656v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096708v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henriet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018513v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904695v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944428v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944430v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130303v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378761v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00275323v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02400128v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loria.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mocqua.loria.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://simon.perdrix.eu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=HDjzFscAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.informatik.uni-trier.de/~ley/db/indices/a-tree/p/Perdrix:Simon.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/a/perdrix_s_1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Booth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleks Kissinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Markham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Meignant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acbace" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991154v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Vandaele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vuillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639062" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04082921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Carette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vilmart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3464693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01597114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Backens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanlong Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(4:19)2020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-16(2:11)2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Anshu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H&#248;yer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2019.06.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02995364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Duncan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John van de Wetering" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2020-06-04-279" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arrighi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-019-09768-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01528687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Abramsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Soares Barbosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Car&#249;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2016.0385" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Javelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.05.038" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tasson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:8)2014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.01.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Coecke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(4:14)2012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jorrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378709v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S096012950600538X" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465396v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Delorme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Claudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chitambar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Goodenough" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried G&#252;hne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Mccarty" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2025.59" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04349874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Avanzini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Moser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;choux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57267-8_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016498v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2024.20" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661814.3662088" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cautr&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.36" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heurtel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318278v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS56636.2023.10175801" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2022.36" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Dalyac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Henriet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Lechner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2022.35" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Veshchezerova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2022.13" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153305v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Visme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Borgna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89051-3_8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Branciard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2021.22" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2020.24" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02995410v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Rennela" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45231-5_29" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400070v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Horsman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.55" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niel de Beaudrap" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785754" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.108" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529623v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209131" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209139" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445948v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445707v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55751-8_5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377339v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanselme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55751-8_31" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sansom Abramski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361427v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40578-0_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404591v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361419v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2016.76" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132861v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Hamrit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20860-2_8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994182v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Facchini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17142-5_28" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132843v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cattan&#233;o" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48971-0_23" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249272v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_27" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06089-7_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944652v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40164-0_13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TQC.2013.308" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934531v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35656-8_1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935185v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933722v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36046-6_3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932770v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.88.2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933720v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34611-8_16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932374v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mio Murao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Someya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Turner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932720v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan E. Browne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Kashefi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18073-6_4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940890v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924912v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940879v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940873v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378771v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11940128_64" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378754v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.09.026" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378676v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.620302" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173193v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Grigorieff" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06170-8_1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467253v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999661v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941288v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549416v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Panangaden" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538043v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Barsse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465403v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Draux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320674v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320656v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096708v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henriet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018513v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904695v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944428v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944430v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378761v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130303v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04884956v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aboulker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00275323v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02400128v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>