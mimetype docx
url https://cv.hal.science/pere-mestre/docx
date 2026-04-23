--- v0 (2026-03-25)
+++ v1 (2026-04-23)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,3197 +368,3063 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rpv2 is part of a cluster of NLRs specific to Vitis rotundifolia and confers extreme resistance to grapevine downy mildew</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Blanc</w:t>
+                <w:t xml:space="preserve">Multiple deletions of candidate effector genes lead to the breakdown of partial grapevine resistance to downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Minio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle D Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2025.03.25.645223⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 243 (4), pp.1490-1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173550v1</w:t>
+                <w:t xml:space="preserve">hal-04633322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple deletions of candidate effector genes lead to the breakdown of partial grapevine resistance to downy mildew</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Candidate effector proteins from the oomycetes Plasmopara viticola and Phytophthora parasitica share similar predicted structures and induce cell death in Nicotiana species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Combier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Evangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schornack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Paineau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19861⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (12), pp.e0278778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0278778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633322v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate effector proteins from the oomycetes Plasmopara viticola and Phytophthora parasitica share similar predicted structures and induce cell death in Nicotiana species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the First Oomycete Mating-type Locus Sequence in the Grapevine Downy Mildew Pathogen, Plasmopara viticola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Combier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0278778⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.3897-3907.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.07.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902604v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the First Oomycete Mating-type Locus Sequence in the Grapevine Downy Mildew Pathogen, Plasmopara viticola</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A high-quality grapevine downy mildew genome assembly reveals rapidly evolving and lineage-specific putative host adaptation genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle D. Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Legrand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.07.057⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.954-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evz048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917054v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of the VvSWEET4 Transporter in Grapevine Hairy Roots Increases Sugar Transport and Contents and Enhances Resistance to Pythium irregulare, a Soilborne Pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Meteier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Lorène Goddard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2019.00884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-quality grapevine downy mildew genome assembly reveals rapidly evolving and lineage-specific putative host adaptation genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
+                <w:t xml:space="preserve">Introgression reshapes recombination distribution in grapevine interspecific hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robert-Siegwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evz048⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (4), pp.1073-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-018-3260-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628726v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introgression reshapes recombination distribution in grapevine interspecific hybrids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breeding for durable resistance to downy and powdery mildew in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Delame</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 132 (4), pp.1073-1087. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (3), pp.203-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-018-3260-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2018.52.3.2116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629272v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for durable resistance to downy and powdery mildew in grapevine</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative analysis of expressed CRN and RXLR effectors from two &amp;lt;em&amp;gt;Plasmopara&amp;lt;/em&amp;gt; species causing grapevine and sunflower downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2018.52.3.2116⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (5), pp.767-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622522v1</w:t>
+                <w:t xml:space="preserve">hal-02640035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of expressed CRN and RXLR effectors from two &amp;lt;em&amp;gt;Plasmopara&amp;lt;/em&amp;gt; species causing grapevine and sunflower downy mildew</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Draft genome sequence of Plasmopara viticola, the grapevine downy mildew pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Richart-Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle D. Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12469⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (5), 2 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00987-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640035v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence of Plasmopara viticola, the grapevine downy mildew pathogen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deliere</w:t>
+                <w:t xml:space="preserve">A fast and simple method to eliminate Cpn60 from functional recombinant proteins produced by E. coli Arctic Express.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Belval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Demangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00987-16⟩</w:t>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.29-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pep.2015.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637044v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast and simple method to eliminate Cpn60 from functional recombinant proteins produced by E. coli Arctic Express.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The SWEET family of sugar transporters in grapevine: VvSWEET4 is involved in the interaction with Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerard Demangeat</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bertsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pep.2015.01.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (22), pp.6589-6601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635260v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SWEET family of sugar transporters in grapevine: VvSWEET4 is involved in the interaction with Botrytis cinerea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bertsch</w:t>
+                <w:t xml:space="preserve">Genetic dissection of a TIR-NB-LRR locus from the wild North American grapevine species Muscadinia rotundifolia identifies paralogous genes conferring resistance to major fungal and oomycete pathogens in cultivated grapevine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Feechan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Jermakow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru375⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (4), pp.661-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638736v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic dissection of a TIR-NB-LRR locus from the wild North American grapevine species Muscadinia rotundifolia identifies paralogous genes conferring resistance to major fungal and oomycete pathogens in cultivated grapevine.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic and experimental evidence for host-specialized cryptic species in a biotrophic oomycete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Comont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian L. Lehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemiek Schilder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12327⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 197 (1), pp.251-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268090v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic and experimental evidence for host-specialized cryptic species in a biotrophic oomycete</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reference genetic map of &amp;lt;em&amp;gt;Muscadinia rotundifolia&amp;lt;/em&amp;gt; and identification of &amp;lt;em&amp;gt;Ren5&amp;lt;/em&amp;gt;, a new major locus for resistance to grapevine powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 197 (1), pp.251-263. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125, pp.1663-1675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-012-1942-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646761v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference genetic map of &amp;lt;em&amp;gt;Muscadinia rotundifolia&amp;lt;/em&amp;gt; and identification of &amp;lt;em&amp;gt;Ren5&amp;lt;/em&amp;gt;, a new major locus for resistance to grapevine powdery mildew</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Identification of effector genes from the phytopathogenic Oomycete Plasmopara viticola through the analysis of gene expression in germinated zoospores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (7), pp.825 - 835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2012.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-012-1942-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02645347v1</w:t>
+                <w:t xml:space="preserve">hal-02646595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of effector genes from the phytopathogenic Oomycete Plasmopara viticola through the analysis of gene expression in germinated zoospores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A standardised method for the quantitative analysis of resistance to grapevine powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2012.04.016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 133, pp.483-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-011-9922-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646595v1</w:t>
+                <w:t xml:space="preserve">hal-02651222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardised method for the quantitative analysis of resistance to grapevine powdery mildew</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A semi-automatic non-destructive method to quantify grapevine downy mildew sporulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Peressotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (2), pp.265 - 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2010.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-011-9922-z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02651222v1</w:t>
+                <w:t xml:space="preserve">hal-02645980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-automatic non-destructive method to quantify grapevine downy mildew sporulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vitis vinifera VvNPR1.1 is the functional ortholog of AtNPR1 and its overexpression in grapevine triggers constitutive activation of PR genes and enhanced resistance to powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Le Henanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Farine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Kieffer-Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 234 (2), pp.405 - 417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-011-1412-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2010.12.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02645980v1</w:t>
+                <w:t xml:space="preserve">hal-02644856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitis vinifera VvNPR1.1 is the functional ortholog of AtNPR1 and its overexpression in grapevine triggers constitutive activation of PR genes and enhanced resistance to powdery mildew</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Heitz</w:t>
+                <w:t xml:space="preserve">Construction of a reference linkage map of Vitis amurensis and genetic mapping of Rpv8, a locus conferring resistance to grapevine downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Blasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernst Rühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-011-1412-1⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (1), pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1565-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644856v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a reference linkage map of Vitis amurensis and genetic mapping of Rpv8, a locus conferring resistance to grapevine downy mildew</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Blanc</w:t>
+                <w:t xml:space="preserve">Breakdown of resistance to grapevine downy mildew upon limited deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Peressotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ernst Rühl</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Bellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Di Gaspero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-011-1565-0⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (147), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648167v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown of resistance to grapevine downy mildew upon limited deployment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Di Gaspero</w:t>
+                <w:t xml:space="preserve">Characterization of Vitis vinifera NPR1 homologs involved in the regulation of Pathogenesis-Related gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Le Henanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Mutterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 10 (147), pp.1-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-147⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 9 (54), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-9-54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662300v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Vitis vinifera NPR1 homologs involved in the regulation of Pathogenesis-Related gene expression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de l’innovation variétale dans la réduction des intrants phytosanitaires au vignoble : exemple de la résistance au mildiou et à l’oïdium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 126 (12), pp.290-293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660254v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’innovation variétale dans la réduction des intrants phytosanitaires au vignoble : exemple de la résistance au mildiou et à l’oïdium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilce Prado</w:t>
+                <w:t xml:space="preserve">A stress-inducible resveratrol O-methyltransferase involved in the biosynthesis of pterostilbene in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schmidlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
-[...47 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Anne Poutaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilce Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 148 (3), pp.1630-1639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.108.126003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3568,1896 +3434,2018 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GrapeBreed4IPM: A Horizon Europe project for sustainable viticulture through multi-actor breeding and innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dressler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlan Avia</w:t>
+                <w:t xml:space="preserve">Ludger Hausmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Di Gaspero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th world congress of vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OIV, Jun 2025, Chisinau, Moldova. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58233/4Lx9soLc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French grapevine breeding program ResDur: state of the art and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Onimus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd GiESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cornell University, Jul 2023, Ithaca (Cornell University), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association studies identify the oomycete mating-type locus sequence and avirulence candidate genes in grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Paineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Minio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oomycete Molecular Genetics Network Meeting (OMGN) And 7th International Oomycetes Workshop (IOW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Plant Pathology, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of downy mildew to grapevine partial resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Grape Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des effecteurs de Plasmopara viticola pour la recherche de résistances durables au mildiou de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications de la virulence et augmentation de l’agressivité des populations de Plasmopara viticola face à la résistance de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Richart-Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème réunion du Réseau Ecologie des Interactions Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a reference linkage map of Vitis amurensis and genetic mapping of Rpv8, a locus conferring resistance to grapevine downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilce Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheurs "Génomique et Diversité des Caractères à déterminisme complexe"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of the resistance to foliar diseases in Muscadinia rotundifolia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of resources for comparative physical mapping between Muscadinia rotundifolia and Vitis vinifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iritche Zah-Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Coste-Heinrich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
+                <w:t xml:space="preserve">Aurelie A. Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Geneva, United States</w:t>
+              <w:t xml:space="preserve">6. International Workshop of Grapevine Downy and Powdery Mildew. GDPM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608450v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of resources for comparative physical mapping between Muscadinia rotundifolia and Vitis vinifera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic analysis of the resistance to foliar diseases in Muscadinia rotundifolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Le Clainche</w:t>
+                <w:t xml:space="preserve">Pascale Coste-Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop of Grapevine Downy and Powdery Mildew. GDPM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Geneva, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754937v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding for durable resistance to downy and powdery mildews in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Peressotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics Online Registration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of transient expression of two grapevine chitinases upon infection by Plasmopara viticola and Erysiphe necator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International Workshop of grapevine downy and powdery mildew. GDPM 2010.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a phenotyping platform for assessment of resistance to grape downy and powdery mildews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop of Grapevine Downy and Powdery Mildew</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the identification of avirulence genes from Plasmopara viticola, the causal agent of grapevine downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International Workshop of grapevine downy and powdery mildew. GDPM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the use of germinated zoospores for the identification of effectors from the biotrophic Oomycete Plasmopara viticola, the causal agent of grapevine downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. International Society For Molecular Plant-Microbe Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Congress on Molecular Plant-Microb interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Quebec city, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mildiou de la vigne : diversité génétique, introductions et durabilité des résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque National du BRG - Les Ressources Génétiques à l'heure des Génomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rpv2 is part of a cluster of NLRs specific to Vitis rotundifolia and confers extreme resistance to grapevine downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schmidlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Metabolic biomarker-based phenotyping unveils quantitative effects of plant resistance and pathogen aggressiveness in the grapevine (Vitis spp.) -downy mildew (Plasmopara viticola) pathosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyrone Possamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrone Possamai</w:t>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5467,141 +5455,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources et mécanismes de résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Torregrosa; Thierry Lacombe; Hernan Ojéda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vignes tolérantes aux maladies fongiques : des variétés à fruits pour une viticulture en transition agroécologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Agricole, pp.4616, 2024, 978-2-85557-862-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5611,927 +5599,927 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and structural analyses of the Vitis rotundifolia genomic region containing Rpv2, a resistance gene to downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une plateforme de phénotypage pour l’étude de la résistance de la vigne au mildiou et à l’oïdium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Hartmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycosyl hydrolases de Vitis vinifera : rôle des glucanases GH17 dans la défense inductible contre le mildiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VvNPR1.1 est l’orthologue d’AtNPR1 et sa surexpression provoque l’activation constitutive des gènes PR et la résistance à Erysiphe necator chez Vitis vinifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Le Henanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Farine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Le Henanff</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Flore Kieffer-Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque de la Société Française de Phytopathologie (SFP),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-automatic non-destructive method to quantify grapevine downy mildew sporulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Peressotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Plant Phenotyping Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Forschungszentrum Jülich, Germany. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de gènes d'avirulence de Plasmopara viticola : construction et analyse de banques d'ADNc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Santos-Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevaugeon. 7. Rencontres de phytopathologie / mycologie de la Société Française de Phytopathologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France. n.p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Agrobacterium-mediated transient expression system for the analysis of downy mildew resistance in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Santos Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Santos Rosa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne A. Poutaraud Naidenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy. , 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’une méthodologie d’expression transitoire chez la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Santos Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Batz-sur-Mer, France. , 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6541,138 +6529,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the use of germinated zoospores for the identification of effectors from Plasmopara viticola, the causal agent of grapevine downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau de Génétique Moléculaire Oomycètes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, TOULOUSE, France. pp.Congrès du réseau de Génétique Moléculaire Oomycètes, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId180"/>
+      <w:footerReference w:type="default" r:id="rId179"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6819,51 +6807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05498029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Victoria Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gatard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-25-0112-SC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marsan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schmidlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04959-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173550v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.03.25.645223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D Mazet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19861" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Evangelisti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schornack" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278778" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296329v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Meteier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laloue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00884" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delame" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert-Siegwald" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3260-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.3.2116" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637044v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00987-16" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635260v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Belval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marquette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Demangeat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2015.01.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru375" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Feechan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anderson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Jermakow" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12327" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouxel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Comont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Lehman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Schilder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1942-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-38V9V74Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2012.04.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9922-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/720E5D359E08FC54F60B20C5E7A6F854101A7645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645980v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peressotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.12.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4QZD2N9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Henanff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Farine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Kieffer-Mazet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heitz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1412-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648167v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Blasi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst R&#252;hl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1565-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bellin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-147" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660254v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mutterer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-54" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666123v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.126003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dressler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Hausmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/4Lx9soLc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231604v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Onimus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733507v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805219v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808529v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605480v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608450v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754937v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iritche Zah-Bi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753489v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822626v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756659v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820674v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society For Molecular Plant-Microbe Interactions" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756404v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289416v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Possamai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263701v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282448v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811473v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hartmeyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804056v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749736v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824105v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santos-Rosa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822960v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santos Rosa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820692v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813086v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05498029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Victoria Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gatard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-25-0112-SC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marsan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schmidlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04959-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633322v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D Mazet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19861" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Evangelisti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schornack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278778" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917054v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Meteier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laloue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00884" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delame" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert-Siegwald" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3260-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.3.2116" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12469" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00987-16" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Belval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marquette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Demangeat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2015.01.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru375" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Feechan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anderson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Jermakow" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12327" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouxel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Comont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Lehman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Schilder" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645347v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1942-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-38V9V74Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646595v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2012.04.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9922-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/720E5D359E08FC54F60B20C5E7A6F854101A7645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peressotti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.12.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4QZD2N9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644856v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Henanff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Farine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Kieffer-Mazet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heitz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1412-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648167v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Blasi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst R&#252;hl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1565-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bellin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-147" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mutterer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-54" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662972v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.126003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dressler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Hausmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/4Lx9soLc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231604v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Onimus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304650v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733507v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605480v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754937v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iritche Zah-Bi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608450v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814421v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822626v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756659v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society For Molecular Plant-Microbe Interactions" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756404v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173550v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289416v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Possamai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hartmeyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804056v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749736v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807713v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santos-Rosa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822960v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santos Rosa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820692v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813086v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>