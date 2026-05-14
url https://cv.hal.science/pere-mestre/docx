--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -766,295 +766,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-quality grapevine downy mildew genome assembly reveals rapidly evolving and lineage-specific putative host adaptation genes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overexpression of the VvSWEET4 Transporter in Grapevine Hairy Roots Increases Sugar Transport and Contents and Enhances Resistance to Pythium irregulare, a Soilborne Pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle D. Mazet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Couture</w:t>
+                <w:t xml:space="preserve">Eloïse Meteier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
+                <w:t xml:space="preserve">Sylvain La Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Lorène Goddard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Laloue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evz048⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628726v1</w:t>
+                <w:t xml:space="preserve">hal-02296329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of the VvSWEET4 Transporter in Grapevine Hairy Roots Increases Sugar Transport and Contents and Enhances Resistance to Pythium irregulare, a Soilborne Pathogen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain La Camera</w:t>
+                <w:t xml:space="preserve">A high-quality grapevine downy mildew genome assembly reveals rapidly evolving and lineage-specific putative host adaptation genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary-Lorène Goddard</w:t>
+                <w:t xml:space="preserve">Isabelle D. Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Laloue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pere Mestre</w:t>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.954-969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evz048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296329v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introgression reshapes recombination distribution in grapevine interspecific hybrids</w:t>
               </w:r>
@@ -1298,295 +1298,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of expressed CRN and RXLR effectors from two &amp;lt;em&amp;gt;Plasmopara&amp;lt;/em&amp;gt; species causing grapevine and sunflower downy mildew</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draft genome sequence of Plasmopara viticola, the grapevine downy mildew pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
+                <w:t xml:space="preserve">Sylvie Richart-Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle D. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Carrere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12469⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (5), 2 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00987-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640035v1</w:t>
+                <w:t xml:space="preserve">hal-02637044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft genome sequence of Plasmopara viticola, the grapevine downy mildew pathogen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of expressed CRN and RXLR effectors from two &amp;lt;em&amp;gt;Plasmopara&amp;lt;/em&amp;gt; species causing grapevine and sunflower downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle D. Mazet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deliere</w:t>
+                <w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (5), 2 p. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (5), pp.767-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00987-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637044v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast and simple method to eliminate Cpn60 from functional recombinant proteins produced by E. coli Arctic Express.</w:t>
               </w:r>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Belval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Marquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2102,678 +2102,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference genetic map of &amp;lt;em&amp;gt;Muscadinia rotundifolia&amp;lt;/em&amp;gt; and identification of &amp;lt;em&amp;gt;Ren5&amp;lt;/em&amp;gt;, a new major locus for resistance to grapevine powdery mildew</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Blanc</w:t>
+                <w:t xml:space="preserve">A standardised method for the quantitative analysis of resistance to grapevine powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-012-1942-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 133, pp.483-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-011-9922-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645347v1</w:t>
+                <w:t xml:space="preserve">hal-02651222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of effector genes from the phytopathogenic Oomycete Plasmopara viticola through the analysis of gene expression in germinated zoospores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A reference genetic map of &amp;lt;em&amp;gt;Muscadinia rotundifolia&amp;lt;/em&amp;gt; and identification of &amp;lt;em&amp;gt;Ren5&amp;lt;/em&amp;gt;, a new major locus for resistance to grapevine powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2012.04.016⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125, pp.1663-1675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-012-1942-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646595v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardised method for the quantitative analysis of resistance to grapevine powdery mildew</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
+                <w:t xml:space="preserve">Identification of effector genes from the phytopathogenic Oomycete Plasmopara viticola through the analysis of gene expression in germinated zoospores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (7), pp.825 - 835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2012.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-011-9922-z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02651222v1</w:t>
+                <w:t xml:space="preserve">hal-02646595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-automatic non-destructive method to quantify grapevine downy mildew sporulation</w:t>
+                <w:t xml:space="preserve">Vitis vinifera VvNPR1.1 is the functional ortholog of AtNPR1 and its overexpression in grapevine triggers constitutive activation of PR genes and enhanced resistance to powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Peressotti</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaelle Le Henanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Farine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Kieffer-Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2010.12.009⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 234 (2), pp.405 - 417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-011-1412-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645980v1</w:t>
+                <w:t xml:space="preserve">hal-02644856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitis vinifera VvNPR1.1 is the functional ortholog of AtNPR1 and its overexpression in grapevine triggers constitutive activation of PR genes and enhanced resistance to powdery mildew</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A semi-automatic non-destructive method to quantify grapevine downy mildew sporulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Kieffer-Mazet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisa Peressotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (2), pp.265 - 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2010.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-011-1412-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644856v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a reference linkage map of Vitis amurensis and genetic mapping of Rpv8, a locus conferring resistance to grapevine downy mildew</w:t>
               </w:r>
@@ -2893,51 +2893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakdown of resistance to grapevine downy mildew upon limited deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Peressotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3027,64 +3027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Vitis vinifera NPR1 homologs involved in the regulation of Pathogenesis-Related gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Le Henanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3187,51 +3187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilce Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3845,77 +3845,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of downy mildew to grapevine partial resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3951,217 +3951,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des effecteurs de Plasmopara viticola pour la recherche de résistances durables au mildiou de la vigne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modifications de la virulence et augmentation de l’agressivité des populations de Plasmopara viticola face à la résistance de la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
+                <w:t xml:space="preserve">Sylvie Richart-Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Colmar, France</w:t>
+              <w:t xml:space="preserve">8ème réunion du Réseau Ecologie des Interactions Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805219v1</w:t>
+                <w:t xml:space="preserve">hal-02808529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications de la virulence et augmentation de l’agressivité des populations de Plasmopara viticola face à la résistance de la vigne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Etude des effecteurs de Plasmopara viticola pour la recherche de résistances durables au mildiou de la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème réunion du Réseau Ecologie des Interactions Durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808529v1</w:t>
+                <w:t xml:space="preserve">hal-02805219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a reference linkage map of Vitis amurensis and genetic mapping of Rpv8, a locus conferring resistance to grapevine downy mildew</w:t>
               </w:r>
@@ -4199,51 +4199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilce Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheurs "Génomique et Diversité des Caractères à déterminisme complexe"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, NA, France</w:t>
@@ -4266,432 +4266,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of resources for comparative physical mapping between Muscadinia rotundifolia and Vitis vinifera</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the identification of avirulence genes from Plasmopara viticola, the causal agent of grapevine downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop of Grapevine Downy and Powdery Mildew. GDPM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">6.International Workshop of grapevine downy and powdery mildew. GDPM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754937v1</w:t>
+                <w:t xml:space="preserve">hal-02756659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of the resistance to foliar diseases in Muscadinia rotundifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coste-Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Geneva, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for durable resistance to downy and powdery mildews in grapevine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Peressotti</w:t>
+                <w:t xml:space="preserve">Development of resources for comparative physical mapping between Muscadinia rotundifolia and Vitis vinifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iritche Zah-Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Canaguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics Online Registration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, France. 1 p</w:t>
+              <w:t xml:space="preserve">6. International Workshop of Grapevine Downy and Powdery Mildew. GDPM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814421v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of transient expression of two grapevine chitinases upon infection by Plasmopara viticola and Erysiphe necator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4749,277 +4719,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a phenotyping platform for assessment of resistance to grape downy and powdery mildews</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breeding for durable resistance to downy and powdery mildews in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Blasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Peressotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop of Grapevine Downy and Powdery Mildew</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bordeaux, France. 1 p</w:t>
+              <w:t xml:space="preserve">10. International Conference on Grapevine Breeding and Genetics Online Registration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822626v1</w:t>
+                <w:t xml:space="preserve">hal-02814421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the identification of avirulence genes from Plasmopara viticola, the causal agent of grapevine downy mildew</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a phenotyping platform for assessment of resistance to grape downy and powdery mildews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.International Workshop of grapevine downy and powdery mildew. GDPM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6. International Workshop of Grapevine Downy and Powdery Mildew</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756659v1</w:t>
+                <w:t xml:space="preserve">hal-02822626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the use of germinated zoospores for the identification of effectors from the biotrophic Oomycete Plasmopara viticola, the causal agent of grapevine downy mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5096,51 +5096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mildiou de la vigne : diversité génétique, introductions et durabilité des résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque National du BRG - Les Ressources Génétiques à l'heure des Génomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5469,51 +5469,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources et mécanismes de résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5715,355 +5715,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une plateforme de phénotypage pour l’étude de la résistance de la vigne au mildiou et à l’oïdium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Céline Lacombe</w:t>
+                <w:t xml:space="preserve">Glycosyl hydrolases de Vitis vinifera : rôle des glucanases GH17 dans la défense inductible contre le mildiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Hartmeyer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Chich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811473v1</w:t>
+                <w:t xml:space="preserve">hal-02804056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosyl hydrolases de Vitis vinifera : rôle des glucanases GH17 dans la défense inductible contre le mildiou</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+                <w:t xml:space="preserve">Développement d’une plateforme de phénotypage pour l’étude de la résistance de la vigne au mildiou et à l’oïdium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Chich</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aline Hartmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804056v1</w:t>
+                <w:t xml:space="preserve">hal-02811473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VvNPR1.1 est l’orthologue d’AtNPR1 et sa surexpression provoque l’activation constitutive des gènes PR et la résistance à Erysiphe necator chez Vitis vinifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Le Henanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Farine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Kieffer-Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque de la Société Française de Phytopathologie (SFP),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. , 2012</w:t>
@@ -6092,90 +6092,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-automatic non-destructive method to quantify grapevine downy mildew sporulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Peressotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Plant Phenotyping Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Forschungszentrum Jülich, Germany. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6807,51 +6807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05498029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Victoria Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gatard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-25-0112-SC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marsan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schmidlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04959-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633322v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D Mazet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19861" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Evangelisti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schornack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278778" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917054v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Meteier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laloue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00884" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delame" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert-Siegwald" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3260-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.3.2116" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12469" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00987-16" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Belval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marquette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Demangeat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2015.01.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru375" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Feechan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anderson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Jermakow" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12327" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouxel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Comont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Lehman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Schilder" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645347v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1942-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-38V9V74Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646595v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2012.04.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651222v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9922-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/720E5D359E08FC54F60B20C5E7A6F854101A7645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peressotti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.12.009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4QZD2N9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644856v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Henanff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Farine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Kieffer-Mazet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heitz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1412-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648167v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Blasi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst R&#252;hl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1565-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bellin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-147" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mutterer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-54" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662972v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.126003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dressler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Hausmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/4Lx9soLc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231604v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Onimus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304650v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733507v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605480v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754937v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iritche Zah-Bi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608450v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814421v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822626v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756659v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society For Molecular Plant-Microbe Interactions" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756404v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173550v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289416v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Possamai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811473v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hartmeyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804056v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749736v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807713v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santos-Rosa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822960v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santos Rosa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820692v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813086v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05498029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Victoria Garcia-Hernandez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gatard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-25-0112-SC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marsan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schmidlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04959-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633322v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Minio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D Mazet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19861" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Evangelisti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schornack" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278778" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917054v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Meteier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laloue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00884" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz048" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delame" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert-Siegwald" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3260-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.3.2116" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00987-16" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12469" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Belval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marquette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Demangeat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2015.01.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru375" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Feechan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anderson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Jermakow" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12327" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouxel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Comont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian L. Lehman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Schilder" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9922-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/720E5D359E08FC54F60B20C5E7A6F854101A7645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645347v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1942-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-38V9V74Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2012.04.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Henanff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Farine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Kieffer-Mazet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heitz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1412-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645980v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peressotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.12.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4QZD2N9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648167v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Blasi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst R&#252;hl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1565-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Bellin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-147" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Mutterer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-54" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662972v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.126003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dressler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Hausmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/4Lx9soLc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231604v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Onimus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304650v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733507v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808529v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605480v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756659v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste-Heinrich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iritche Zah-Bi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bras" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814421v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822626v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Society For Molecular Plant-Microbe Interactions" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756404v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173550v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289416v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Possamai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804056v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hartmeyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749736v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807713v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santos-Rosa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822960v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santos Rosa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Poutaraud Naidenov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820692v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813086v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>