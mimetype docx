--- v0 (2026-03-22)
+++ v1 (2026-05-20)
@@ -400,295 +400,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Study of the Pygmy Dipole Resonance via Neutron Inelastic Scattering at GANIL-SPIRAL2/NFS: Benchmarking the Method on the \(^{12}\)C \(2^+\) Excited State</w:t>
+                <w:t xml:space="preserve">Search for PDR and ISGQR in \(A\simeq 60\) and \(A=120\) Mass Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Miriot-Jaubert</w:t>
+                <w:t xml:space="preserve">A Giaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Vandebrouck</w:t>
+                <w:t xml:space="preserve">O Wieland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Matea</w:t>
+                <w:t xml:space="preserve">G Benzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Doré</w:t>
+                <w:t xml:space="preserve">C Boiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.L Achouri</w:t>
+                <w:t xml:space="preserve">S Brambilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics Extremes of the Nuclear Landscape</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Zakopane, Poland. pp.2-A35, </w:t>
+              <w:t xml:space="preserve">, Aug 2024, Zakopane, Poland. pp.2-A34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolBSupp.18.2-A35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolBSupp.18.2-A34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057418v1</w:t>
+                <w:t xml:space="preserve">hal-05057400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for PDR and ISGQR in \(A\simeq 60\) and \(A=120\) Mass Regions</w:t>
+                <w:t xml:space="preserve">First Study of the Pygmy Dipole Resonance via Neutron Inelastic Scattering at GANIL-SPIRAL2/NFS: Benchmarking the Method on the \(^{12}\)C \(2^+\) Excited State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Giaz</w:t>
+                <w:t xml:space="preserve">P Miriot-Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Wieland</w:t>
+                <w:t xml:space="preserve">M Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Benzoni</w:t>
+                <w:t xml:space="preserve">I Matea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Boiano</w:t>
+                <w:t xml:space="preserve">D Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Brambilla</w:t>
+                <w:t xml:space="preserve">N.L Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zakopane Conference on Nuclear Physics Extremes of the Nuclear Landscape</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Zakopane, Poland. pp.2-A34, </w:t>
+              <w:t xml:space="preserve">, Aug 2024, Zakopane, Poland. pp.2-A35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5506/APhysPolBSupp.18.2-A34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolBSupp.18.2-A35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057400v1</w:t>
+                <w:t xml:space="preserve">hal-05057418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-beam γ-ray spectroscopy with fast neutron probes at NFS</w:t>
               </w:r>
@@ -808,90 +808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the pygmy dipole resonance using neutron inelastic scattering at GANIL-SPIRAL2/NFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Matea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Miriot-Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.Al Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1111,51 +1111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sengar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ackermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Aktas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Arruda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2025.123135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A19" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Miriot-Jaubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vandebrouck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Matea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dor&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L Achouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A35" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057400v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Wieland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benzoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boiano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brambilla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A34" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemantika Sengar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Ackermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Aktas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Arruda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532400020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Al Ayoubi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2024-24019-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sengar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ackermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Aktas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Arruda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2025.123135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A19" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057400v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Giaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Wieland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benzoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boiano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brambilla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A34" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Miriot-Jaubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vandebrouck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Matea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dor&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L Achouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolBSupp.18.2-A35" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemantika Sengar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Ackermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Aktas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Arruda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532400020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Al Ayoubi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2024-24019-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>