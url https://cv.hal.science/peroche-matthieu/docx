--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Péroche Matthieu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">peroche-matthieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2911-4066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199823650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts, limites et perspectives de la cartographie en ligne pour la gestion de crise : conception d’un prototype de plateforme d’aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://journals.openedition.org/tem/12458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study on the audibility of siren-driven alert systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siliézar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/noise-2022-0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising post-disaster damage on maps: a user study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (7), pp.1364-1393. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2022.2063872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the share of responsibilities in disaster preparedness to encourage individual preparedness for flash floods in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67, pp.102663. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information géographique et la cartographie au service des retours d'expériences scientifiques pos-catastrophes - Antilles, saison cyclonique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.141-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30 m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.129-145. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-129-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information géographique et la cartographie au service des retours d’expériences scientifiques post-catastrophes − Antilles, saison cyclonique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.141-161. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone et cartographie post-désastre : exemples d’applications sur un territoire cycloné (Petites Antilles du Nord, ouragan Irma, septembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.163-177. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-17700952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements côtiers et inondations suite au passage d’un ouragan extrême (Irma, 2017) aux Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.18666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Hurricane Irma debris collection and management in Saint-Martin (sept. 2017, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Peroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.34154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Processes and Influence on Damage to Urban Structures during Hurricane Irma (St-Martin & St-Barthélemy, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.215. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse7070215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of tsunami evacuation maps for a consensual symbolization rules proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Girres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.4-24. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23729333.2018.1440711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des sciences géographiques à la prévention du risque tsunami au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LII (1), pp.383-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accessibility graph-based model to optimize tsunami evacuation sites and routes in Martinique, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, s.p. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-38-1-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'accessibilité territoriale pour l'aide à la gestion de crise tsunami (Mayotte, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 693 (5), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.693.0502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary methods to plan pedestrian evacuation of the French Riviera's beaches in case of tsunami threat: graph- and multi-agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (7), pp.1735-1743. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-1735-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque tsunamique au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.n.c. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.2589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche régionale du risque tsunami au Maroc (modélisation et exposition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires d'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la stratégie d'alerte multi-vecteur à Saint-Barthélemy dans le cadre du projet SAFE SAINT BARTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miangaly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Model to Simulate the Effects of Tsunami Warnings on Pedestrian Evacuation: Sensitivity Analysis and Early Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Kyoto, Japan. pp.369-384, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77367-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation spatiale d'un réseau de sirènes d'alerte à la population en fonction de leur audibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siliézar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Acoustique et Vibrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema; Université Gustave Eiffel, Jun 2024, Autun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing experience in the scientific support of the IOC-UNESCO Tsunami Ready recognition in Cannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Event on Coastal Cities and Communities Joining Tsunami Ready at the 2024 Ocean Decade Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Apr 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Communities at Risk in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa von Hillebrandt-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd UNESCO-IOC Global Tsunami Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOC UNESCO, Nov 2024, Banda Aceh, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tsunami evacuation planning to IOC/UNESCO Tsunami Ready recognition, scientific experiences in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARQUAKE final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPGP, Jul 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les outils ArcGIS Pro et ArcGis Online dans un contexte académique : bref retour d'expérience de trois ans au sein de l'Université de Montpellier Paul Valéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-événement 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI, Oct 2023, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the “EXPLOIT” method to provide a standardized approach to tsunami evacuation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium General « Tsunami Disaster Risk Reduction Trough Mapping And Socio-Cultural Approches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitas Lampung, May 2023, Virtuel - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la reconnaissance IOC-UNESCO Tsunami Ready</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tsunami</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA/CENALT, Oct 2023, Bruyères-le-Châtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation des acteurs de la gestion de crise face au risque tsunami en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epos-France, Nov 2023, Saint-Jean-Cap-Ferrat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial (in)accuracy of CB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EENA Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Emergency Number Association, Apr 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami Ready recognition program, experiences in the French West Indies and application in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific workshop dedicated to the Cenalt 10 year anniversary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA/CENALT, Sep 2022, Bruyères-le-Châtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de la réponse aux risques tsunami – Démarche Tsunami Ready</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Raveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RÉSILIENCE DES OUTRE-MER AUX RISQUES NATURELS &amp; TECHNOLOGIQUES MAJEURS DANS LE CONTEXTE DU CHANGEMENT CLIMATIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPCNT; Collectivité Territoriale de Martinique, Oct 2022, Fort de France (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer les territoires face au risque tsunami : enjeux et défis en Méditerranée française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Environnement &amp; Climat : préparer les territoires face au risque tsunami - enjeux et défis en Méditerranée française -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Port-Vendres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation de l'audibilité d'un système d'alerte SAIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siliézar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, MARSEILLE, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer et localiser les enjeux humains face au risque tsunami en méditerranée française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foulquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Naturels ANRM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Transition Ecologiques et de la Cohésion des Territoires; INRAE, Oct 2022, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caribbean Tsunami Warning System: what has been implemented ? Which are the remaining challenges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanisme, sismicité et tectonique des Grandes et des Petites Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OVSM; IPGP; PREST, May 2022, Saint-Pierre (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la cartographie et l’analyse spatiale pour l’aide à la planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEORISQUE 2020 : L’INFORMATION GEOGRAPHIQUE AU SERVICE DE LA GESTION DES RISQUES ET DES CRISES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Mar 2020, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuser la connaissance scientifique au moyen des StoryMaps et des outils de cartographie dynamique associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-événement SIG 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI, Oct 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte et évacuation des populations face aux tsunamis : une planification de crise complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP' ALERT 2019 Déclencher l’alerte : un processus complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, Mar 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction et appropriation de plans d'évacuation face au risque tsunami à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Said Hachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Idaroussi Tsimanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLOItation et Transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami (EXPLOIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iles 2019 (Fondation de Fance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE MONDIALE DES CATASTROPHES ET DES RISQUES NATURELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pigeolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master GCRN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACRO-SIMULATION OF HUMAN EVACUATION IN CASE OF TSUNAMI FIRST RESULTS FOR A BETTER CRISIS MANAGEMENT (MARTINIQUE, FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaëlle Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islands of the World Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling time and public perception of Cell Broadcast tsunami alerts tested on the French Mediterranean coast on 19 January 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why keep alert sirens in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serra-Llobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30-m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation et transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2019, 232 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planifier les évacuations en cas de tsunami : la méthode EXPLOIT, Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2018, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique pour l'aide à la planification des évacuations de population en cas de tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD Martinique &amp; UMR GRED. 2012, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREPARTOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation MAIF, Université Paris 1. 2012, 257 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vulnérabilités territoriales et humaines face aux tsunamis au Maroc (façade atlantique et ville d'El Jadida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de crise tsunami dans la Caraïbe : contribution géographique aux dispositifs d’alerte et d'évacuation des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. UNIVERSITÉ PAUL VALERY MONTPELLIER 3 PAUL-VALÉRY, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03129123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami Evacuation Mapping Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Montpellier, France. 2025, pp.254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque tsunami en Méditerranée occidentale : exposition et solutions préventives (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Péroche Matthieu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">peroche-matthieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2911-4066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199823650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts, limites et perspectives de la cartographie en ligne pour la gestion de crise : conception d’un prototype de plateforme d’aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://journals.openedition.org/tem/12458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study on the audibility of siren-driven alert systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siliézar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/noise-2022-0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising post-disaster damage on maps: a user study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (7), pp.1364-1393. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2022.2063872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the share of responsibilities in disaster preparedness to encourage individual preparedness for flash floods in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67, pp.102663. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information géographique et la cartographie au service des retours d'expériences scientifiques pos-catastrophes - Antilles, saison cyclonique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.141-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30 m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.129-145. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-129-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information géographique et la cartographie au service des retours d’expériences scientifiques post-catastrophes − Antilles, saison cyclonique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.141-161. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone et cartographie post-désastre : exemples d’applications sur un territoire cycloné (Petites Antilles du Nord, ouragan Irma, septembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.163-177. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-17700952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements côtiers et inondations suite au passage d’un ouragan extrême (Irma, 2017) aux Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.18666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Hurricane Irma debris collection and management in Saint-Martin (sept. 2017, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Peroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.34154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Processes and Influence on Damage to Urban Structures during Hurricane Irma (St-Martin & St-Barthélemy, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.215. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse7070215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of tsunami evacuation maps for a consensual symbolization rules proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Girres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.4-24. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23729333.2018.1440711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des sciences géographiques à la prévention du risque tsunami au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LII (1), pp.383-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accessibility graph-based model to optimize tsunami evacuation sites and routes in Martinique, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, s.p. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-38-1-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary methods to plan pedestrian evacuation of the French Riviera's beaches in case of tsunami threat: graph- and multi-agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (7), pp.1735-1743. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-1735-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'accessibilité territoriale pour l'aide à la gestion de crise tsunami (Mayotte, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 693 (5), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.693.0502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche régionale du risque tsunami au Maroc (modélisation et exposition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires d'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque tsunamique au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.n.c. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.2589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la stratégie d'alerte multi-vecteur à Saint-Barthélemy dans le cadre du projet SAFE SAINT BARTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miangaly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Model to Simulate the Effects of Tsunami Warnings on Pedestrian Evacuation: Sensitivity Analysis and Early Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Kyoto, Japan. pp.369-384, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77367-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation spatiale d'un réseau de sirènes d'alerte à la population en fonction de leur audibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siliézar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Acoustique et Vibrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema; Université Gustave Eiffel, Jun 2024, Autun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing experience in the scientific support of the IOC-UNESCO Tsunami Ready recognition in Cannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Event on Coastal Cities and Communities Joining Tsunami Ready at the 2024 Ocean Decade Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Apr 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Communities at Risk in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa von Hillebrandt-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd UNESCO-IOC Global Tsunami Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOC UNESCO, Nov 2024, Banda Aceh, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tsunami evacuation planning to IOC/UNESCO Tsunami Ready recognition, scientific experiences in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARQUAKE final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPGP, Jul 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les outils ArcGIS Pro et ArcGis Online dans un contexte académique : bref retour d'expérience de trois ans au sein de l'Université de Montpellier Paul Valéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-événement 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI, Oct 2023, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la reconnaissance IOC-UNESCO Tsunami Ready</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tsunami</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA/CENALT, Oct 2023, Bruyères-le-Châtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the “EXPLOIT” method to provide a standardized approach to tsunami evacuation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium General « Tsunami Disaster Risk Reduction Trough Mapping And Socio-Cultural Approches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitas Lampung, May 2023, Virtuel - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial (in)accuracy of CB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EENA Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Emergency Number Association, Apr 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation des acteurs de la gestion de crise face au risque tsunami en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epos-France, Nov 2023, Saint-Jean-Cap-Ferrat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer les territoires face au risque tsunami : enjeux et défis en Méditerranée française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Environnement &amp; Climat : préparer les territoires face au risque tsunami - enjeux et défis en Méditerranée française -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Port-Vendres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami Ready recognition program, experiences in the French West Indies and application in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific workshop dedicated to the Cenalt 10 year anniversary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA/CENALT, Sep 2022, Bruyères-le-Châtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de la réponse aux risques tsunami – Démarche Tsunami Ready</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Raveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RÉSILIENCE DES OUTRE-MER AUX RISQUES NATURELS &amp; TECHNOLOGIQUES MAJEURS DANS LE CONTEXTE DU CHANGEMENT CLIMATIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPCNT; Collectivité Territoriale de Martinique, Oct 2022, Fort de France (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation de l'audibilité d'un système d'alerte SAIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siliézar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, MARSEILLE, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer et localiser les enjeux humains face au risque tsunami en méditerranée française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foulquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Naturels ANRM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Transition Ecologiques et de la Cohésion des Territoires; INRAE, Oct 2022, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caribbean Tsunami Warning System: what has been implemented ? Which are the remaining challenges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanisme, sismicité et tectonique des Grandes et des Petites Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OVSM; IPGP; PREST, May 2022, Saint-Pierre (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la cartographie et l’analyse spatiale pour l’aide à la planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEORISQUE 2020 : L’INFORMATION GEOGRAPHIQUE AU SERVICE DE LA GESTION DES RISQUES ET DES CRISES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Mar 2020, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuser la connaissance scientifique au moyen des StoryMaps et des outils de cartographie dynamique associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-événement SIG 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI, Oct 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte et évacuation des populations face aux tsunamis : une planification de crise complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP' ALERT 2019 Déclencher l’alerte : un processus complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, Mar 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction et appropriation de plans d'évacuation face au risque tsunami à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Said Hachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Idaroussi Tsimanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLOItation et Transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami (EXPLOIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iles 2019 (Fondation de Fance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE MONDIALE DES CATASTROPHES ET DES RISQUES NATURELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pigeolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master GCRN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACRO-SIMULATION OF HUMAN EVACUATION IN CASE OF TSUNAMI FIRST RESULTS FOR A BETTER CRISIS MANAGEMENT (MARTINIQUE, FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaëlle Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islands of the World Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling time and public perception of Cell Broadcast tsunami alerts tested on the French Mediterranean coast on 19 January 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why keep alert sirens in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serra-Llobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30-m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation et transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2019, 232 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planifier les évacuations en cas de tsunami : la méthode EXPLOIT, Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2018, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique pour l'aide à la planification des évacuations de population en cas de tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD Martinique &amp; UMR GRED. 2012, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREPARTOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation MAIF, Université Paris 1. 2012, 257 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vulnérabilités territoriales et humaines face aux tsunamis au Maroc (façade atlantique et ville d'El Jadida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de crise tsunami dans la Caraïbe : contribution géographique aux dispositifs d’alerte et d'évacuation des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. UNIVERSITÉ PAUL VALERY MONTPELLIER 3 PAUL-VALÉRY, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03129123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami Evacuation Mapping Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Montpellier, France. 2025, pp.254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque tsunami en Méditerranée occidentale : exposition et solutions préventives (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="669500EC"/>
+    <w:nsid w:val="8CC6F34E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peroche-matthieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2911-4066" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199823650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250531v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Germain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sili&#233;zar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2063872" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Monteil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176866" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18666" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7070215" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gustave" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1440711" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Omira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mellas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146367v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Gutton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-38-1-2014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;roche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.693.0502" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;roche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1735-2013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.2589" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77367-9_28" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986330v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986351v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa von Hillebrandt-Andrade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Raveau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777367v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Clouard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barbier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hachim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Idaroussi Tsimanda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pigeolet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Gutton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kondolf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robustelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cargnelutti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perdrieau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goett" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03129123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702578v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peroche-matthieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2911-4066" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199823650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250531v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Germain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sili&#233;zar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2063872" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Monteil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176866" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18666" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7070215" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gustave" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1440711" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Omira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mellas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146367v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Gutton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-38-1-2014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138308v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;roche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1735-2013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;roche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.693.0502" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.2589" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77367-9_28" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986330v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986351v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa von Hillebrandt-Andrade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986571v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567723v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986462v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Raveau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777367v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Clouard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barbier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hachim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Idaroussi Tsimanda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pigeolet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Gutton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kondolf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robustelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cargnelutti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perdrieau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goett" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03129123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702578v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>