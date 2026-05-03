--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Péroche Matthieu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">peroche-matthieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2911-4066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199823650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts, limites et perspectives de la cartographie en ligne pour la gestion de crise : conception d’un prototype de plateforme d’aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://journals.openedition.org/tem/12458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study on the audibility of siren-driven alert systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siliézar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/noise-2022-0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising post-disaster damage on maps: a user study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (7), pp.1364-1393. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2022.2063872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the share of responsibilities in disaster preparedness to encourage individual preparedness for flash floods in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67, pp.102663. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information géographique et la cartographie au service des retours d'expériences scientifiques pos-catastrophes - Antilles, saison cyclonique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.141-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30 m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.129-145. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-129-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information géographique et la cartographie au service des retours d’expériences scientifiques post-catastrophes − Antilles, saison cyclonique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.141-161. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone et cartographie post-désastre : exemples d’applications sur un territoire cycloné (Petites Antilles du Nord, ouragan Irma, septembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.163-177. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-17700952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements côtiers et inondations suite au passage d’un ouragan extrême (Irma, 2017) aux Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.18666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Hurricane Irma debris collection and management in Saint-Martin (sept. 2017, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Peroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.34154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Processes and Influence on Damage to Urban Structures during Hurricane Irma (St-Martin & St-Barthélemy, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.215. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse7070215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of tsunami evacuation maps for a consensual symbolization rules proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Girres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.4-24. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23729333.2018.1440711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des sciences géographiques à la prévention du risque tsunami au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LII (1), pp.383-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accessibility graph-based model to optimize tsunami evacuation sites and routes in Martinique, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, s.p. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-38-1-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary methods to plan pedestrian evacuation of the French Riviera's beaches in case of tsunami threat: graph- and multi-agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (7), pp.1735-1743. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-1735-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'accessibilité territoriale pour l'aide à la gestion de crise tsunami (Mayotte, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 693 (5), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.693.0502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche régionale du risque tsunami au Maroc (modélisation et exposition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires d'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque tsunamique au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.n.c. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.2589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la stratégie d'alerte multi-vecteur à Saint-Barthélemy dans le cadre du projet SAFE SAINT BARTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miangaly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Model to Simulate the Effects of Tsunami Warnings on Pedestrian Evacuation: Sensitivity Analysis and Early Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Kyoto, Japan. pp.369-384, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77367-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation spatiale d'un réseau de sirènes d'alerte à la population en fonction de leur audibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siliézar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Acoustique et Vibrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema; Université Gustave Eiffel, Jun 2024, Autun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing experience in the scientific support of the IOC-UNESCO Tsunami Ready recognition in Cannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Event on Coastal Cities and Communities Joining Tsunami Ready at the 2024 Ocean Decade Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Apr 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Communities at Risk in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa von Hillebrandt-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd UNESCO-IOC Global Tsunami Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOC UNESCO, Nov 2024, Banda Aceh, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tsunami evacuation planning to IOC/UNESCO Tsunami Ready recognition, scientific experiences in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARQUAKE final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPGP, Jul 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les outils ArcGIS Pro et ArcGis Online dans un contexte académique : bref retour d'expérience de trois ans au sein de l'Université de Montpellier Paul Valéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-événement 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI, Oct 2023, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la reconnaissance IOC-UNESCO Tsunami Ready</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tsunami</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA/CENALT, Oct 2023, Bruyères-le-Châtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the “EXPLOIT” method to provide a standardized approach to tsunami evacuation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium General « Tsunami Disaster Risk Reduction Trough Mapping And Socio-Cultural Approches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitas Lampung, May 2023, Virtuel - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial (in)accuracy of CB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EENA Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Emergency Number Association, Apr 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation des acteurs de la gestion de crise face au risque tsunami en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epos-France, Nov 2023, Saint-Jean-Cap-Ferrat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer les territoires face au risque tsunami : enjeux et défis en Méditerranée française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Environnement &amp; Climat : préparer les territoires face au risque tsunami - enjeux et défis en Méditerranée française -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Port-Vendres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami Ready recognition program, experiences in the French West Indies and application in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific workshop dedicated to the Cenalt 10 year anniversary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA/CENALT, Sep 2022, Bruyères-le-Châtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de la réponse aux risques tsunami – Démarche Tsunami Ready</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Raveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RÉSILIENCE DES OUTRE-MER AUX RISQUES NATURELS &amp; TECHNOLOGIQUES MAJEURS DANS LE CONTEXTE DU CHANGEMENT CLIMATIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPCNT; Collectivité Territoriale de Martinique, Oct 2022, Fort de France (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation de l'audibilité d'un système d'alerte SAIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siliézar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, MARSEILLE, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer et localiser les enjeux humains face au risque tsunami en méditerranée française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foulquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Naturels ANRM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Transition Ecologiques et de la Cohésion des Territoires; INRAE, Oct 2022, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caribbean Tsunami Warning System: what has been implemented ? Which are the remaining challenges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanisme, sismicité et tectonique des Grandes et des Petites Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OVSM; IPGP; PREST, May 2022, Saint-Pierre (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la cartographie et l’analyse spatiale pour l’aide à la planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEORISQUE 2020 : L’INFORMATION GEOGRAPHIQUE AU SERVICE DE LA GESTION DES RISQUES ET DES CRISES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Mar 2020, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuser la connaissance scientifique au moyen des StoryMaps et des outils de cartographie dynamique associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-événement SIG 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI, Oct 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte et évacuation des populations face aux tsunamis : une planification de crise complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP' ALERT 2019 Déclencher l’alerte : un processus complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, Mar 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction et appropriation de plans d'évacuation face au risque tsunami à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Said Hachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Idaroussi Tsimanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLOItation et Transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami (EXPLOIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iles 2019 (Fondation de Fance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE MONDIALE DES CATASTROPHES ET DES RISQUES NATURELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pigeolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master GCRN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACRO-SIMULATION OF HUMAN EVACUATION IN CASE OF TSUNAMI FIRST RESULTS FOR A BETTER CRISIS MANAGEMENT (MARTINIQUE, FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaëlle Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islands of the World Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling time and public perception of Cell Broadcast tsunami alerts tested on the French Mediterranean coast on 19 January 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why keep alert sirens in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serra-Llobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30-m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation et transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2019, 232 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planifier les évacuations en cas de tsunami : la méthode EXPLOIT, Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2018, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique pour l'aide à la planification des évacuations de population en cas de tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD Martinique &amp; UMR GRED. 2012, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREPARTOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation MAIF, Université Paris 1. 2012, 257 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vulnérabilités territoriales et humaines face aux tsunamis au Maroc (façade atlantique et ville d'El Jadida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de crise tsunami dans la Caraïbe : contribution géographique aux dispositifs d’alerte et d'évacuation des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. UNIVERSITÉ PAUL VALERY MONTPELLIER 3 PAUL-VALÉRY, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03129123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami Evacuation Mapping Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Montpellier, France. 2025, pp.254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque tsunami en Méditerranée occidentale : exposition et solutions préventives (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Péroche Matthieu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">peroche-matthieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2911-4066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199823650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts, limites et perspectives de la cartographie en ligne pour la gestion de crise : conception d’un prototype de plateforme d’aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://journals.openedition.org/tem/12458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study on the audibility of siren-driven alert systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siliézar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/noise-2022-0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising post-disaster damage on maps: a user study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (7), pp.1364-1393. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2022.2063872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the share of responsibilities in disaster preparedness to encourage individual preparedness for flash floods in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67, pp.102663. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information géographique et la cartographie au service des retours d'expériences scientifiques pos-catastrophes - Antilles, saison cyclonique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.141-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information géographique et la cartographie au service des retours d’expériences scientifiques post-catastrophes − Antilles, saison cyclonique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.141-161. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30 m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.129-145. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-129-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone et cartographie post-désastre : exemples d’applications sur un territoire cycloné (Petites Antilles du Nord, ouragan Irma, septembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.163-177. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-17700952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements côtiers et inondations suite au passage d’un ouragan extrême (Irma, 2017) aux Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.18666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Processes and Influence on Damage to Urban Structures during Hurricane Irma (St-Martin & St-Barthélemy, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.215. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse7070215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Hurricane Irma debris collection and management in Saint-Martin (sept. 2017, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Peroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.34154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of tsunami evacuation maps for a consensual symbolization rules proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Girres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.4-24. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23729333.2018.1440711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des sciences géographiques à la prévention du risque tsunami au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LII (1), pp.383-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accessibility graph-based model to optimize tsunami evacuation sites and routes in Martinique, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, s.p. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-38-1-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary methods to plan pedestrian evacuation of the French Riviera's beaches in case of tsunami threat: graph- and multi-agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (7), pp.1735-1743. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-1735-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'accessibilité territoriale pour l'aide à la gestion de crise tsunami (Mayotte, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 693 (5), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.693.0502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque tsunamique au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.n.c. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.2589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche régionale du risque tsunami au Maroc (modélisation et exposition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires d'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la stratégie d'alerte multi-vecteur à Saint-Barthélemy dans le cadre du projet SAFE SAINT BARTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miangaly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Model to Simulate the Effects of Tsunami Warnings on Pedestrian Evacuation: Sensitivity Analysis and Early Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Kyoto, Japan. pp.369-384, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77367-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation spatiale d'un réseau de sirènes d'alerte à la population en fonction de leur audibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siliézar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Acoustique et Vibrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema; Université Gustave Eiffel, Jun 2024, Autun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing experience in the scientific support of the IOC-UNESCO Tsunami Ready recognition in Cannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Event on Coastal Cities and Communities Joining Tsunami Ready at the 2024 Ocean Decade Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Apr 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Communities at Risk in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa von Hillebrandt-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd UNESCO-IOC Global Tsunami Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOC UNESCO, Nov 2024, Banda Aceh, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tsunami evacuation planning to IOC/UNESCO Tsunami Ready recognition, scientific experiences in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARQUAKE final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPGP, Jul 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les outils ArcGIS Pro et ArcGis Online dans un contexte académique : bref retour d'expérience de trois ans au sein de l'Université de Montpellier Paul Valéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-événement 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI, Oct 2023, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the “EXPLOIT” method to provide a standardized approach to tsunami evacuation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium General « Tsunami Disaster Risk Reduction Trough Mapping And Socio-Cultural Approches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitas Lampung, May 2023, Virtuel - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la reconnaissance IOC-UNESCO Tsunami Ready</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tsunami</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA/CENALT, Oct 2023, Bruyères-le-Châtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation des acteurs de la gestion de crise face au risque tsunami en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epos-France, Nov 2023, Saint-Jean-Cap-Ferrat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial (in)accuracy of CB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EENA Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Emergency Number Association, Apr 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami Ready recognition program, experiences in the French West Indies and application in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific workshop dedicated to the Cenalt 10 year anniversary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA/CENALT, Sep 2022, Bruyères-le-Châtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de la réponse aux risques tsunami – Démarche Tsunami Ready</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Raveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RÉSILIENCE DES OUTRE-MER AUX RISQUES NATURELS &amp; TECHNOLOGIQUES MAJEURS DANS LE CONTEXTE DU CHANGEMENT CLIMATIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPCNT; Collectivité Territoriale de Martinique, Oct 2022, Fort de France (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer les territoires face au risque tsunami : enjeux et défis en Méditerranée française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Environnement &amp; Climat : préparer les territoires face au risque tsunami - enjeux et défis en Méditerranée française -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Port-Vendres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation de l'audibilité d'un système d'alerte SAIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siliézar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, MARSEILLE, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer et localiser les enjeux humains face au risque tsunami en méditerranée française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foulquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Naturels ANRM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Transition Ecologiques et de la Cohésion des Territoires; INRAE, Oct 2022, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caribbean Tsunami Warning System: what has been implemented ? Which are the remaining challenges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanisme, sismicité et tectonique des Grandes et des Petites Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OVSM; IPGP; PREST, May 2022, Saint-Pierre (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la cartographie et l’analyse spatiale pour l’aide à la planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEORISQUE 2020 : L’INFORMATION GEOGRAPHIQUE AU SERVICE DE LA GESTION DES RISQUES ET DES CRISES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Mar 2020, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuser la connaissance scientifique au moyen des StoryMaps et des outils de cartographie dynamique associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-événement SIG 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI, Oct 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte et évacuation des populations face aux tsunamis : une planification de crise complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP' ALERT 2019 Déclencher l’alerte : un processus complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, Mar 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction et appropriation de plans d'évacuation face au risque tsunami à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Said Hachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Idaroussi Tsimanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLOItation et Transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami (EXPLOIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iles 2019 (Fondation de Fance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE MONDIALE DES CATASTROPHES ET DES RISQUES NATURELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pigeolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master GCRN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACRO-SIMULATION OF HUMAN EVACUATION IN CASE OF TSUNAMI FIRST RESULTS FOR A BETTER CRISIS MANAGEMENT (MARTINIQUE, FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaëlle Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islands of the World Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling time and public perception of Cell Broadcast tsunami alerts tested on the French Mediterranean coast on 19 January 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why keep alert sirens in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serra-Llobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30-m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation et transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2019, 232 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planifier les évacuations en cas de tsunami : la méthode EXPLOIT, Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2018, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique pour l'aide à la planification des évacuations de population en cas de tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD Martinique &amp; UMR GRED. 2012, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREPARTOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation MAIF, Université Paris 1. 2012, 257 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vulnérabilités territoriales et humaines face aux tsunamis au Maroc (façade atlantique et ville d'El Jadida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de crise tsunami dans la Caraïbe : contribution géographique aux dispositifs d’alerte et d'évacuation des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. UNIVERSITÉ PAUL VALERY MONTPELLIER 3 PAUL-VALÉRY, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03129123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami Evacuation Mapping Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Montpellier, France. 2025, pp.254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque tsunami en Méditerranée occidentale : exposition et solutions préventives (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CC6F34E"/>
+    <w:nsid w:val="17EC3B23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peroche-matthieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2911-4066" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199823650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250531v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Germain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sili&#233;zar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2063872" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Monteil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176866" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18666" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7070215" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gustave" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1440711" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Omira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mellas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146367v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Gutton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-38-1-2014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138308v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;roche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1735-2013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;roche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.693.0502" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062386v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.2589" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77367-9_28" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986330v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986351v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa von Hillebrandt-Andrade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986571v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567723v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986462v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Raveau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777367v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Clouard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barbier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hachim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Idaroussi Tsimanda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pigeolet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Gutton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kondolf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robustelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cargnelutti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perdrieau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goett" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03129123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702578v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peroche-matthieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2911-4066" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199823650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250531v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Germain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sili&#233;zar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2063872" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Monteil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176866" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18666" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182034v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7070215" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gustave" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1440711" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Omira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mellas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146367v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Gutton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-38-1-2014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138308v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;roche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1735-2013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;roche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.693.0502" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.2589" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77367-9_28" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986330v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986351v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa von Hillebrandt-Andrade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Raveau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777367v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Clouard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barbier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hachim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Idaroussi Tsimanda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pigeolet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Gutton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kondolf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robustelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cargnelutti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perdrieau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goett" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03129123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702578v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>