--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Péroche Matthieu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">peroche-matthieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2911-4066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199823650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts, limites et perspectives de la cartographie en ligne pour la gestion de crise : conception d’un prototype de plateforme d’aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://journals.openedition.org/tem/12458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study on the audibility of siren-driven alert systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siliézar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/noise-2022-0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising post-disaster damage on maps: a user study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (7), pp.1364-1393. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2022.2063872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the share of responsibilities in disaster preparedness to encourage individual preparedness for flash floods in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67, pp.102663. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information géographique et la cartographie au service des retours d'expériences scientifiques pos-catastrophes - Antilles, saison cyclonique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.141-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information géographique et la cartographie au service des retours d’expériences scientifiques post-catastrophes − Antilles, saison cyclonique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.141-161. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30 m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.129-145. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-129-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone et cartographie post-désastre : exemples d’applications sur un territoire cycloné (Petites Antilles du Nord, ouragan Irma, septembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.163-177. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-17700952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements côtiers et inondations suite au passage d’un ouragan extrême (Irma, 2017) aux Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.18666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Processes and Influence on Damage to Urban Structures during Hurricane Irma (St-Martin & St-Barthélemy, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.215. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse7070215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Hurricane Irma debris collection and management in Saint-Martin (sept. 2017, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Peroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.34154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of tsunami evacuation maps for a consensual symbolization rules proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Girres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.4-24. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23729333.2018.1440711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des sciences géographiques à la prévention du risque tsunami au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LII (1), pp.383-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accessibility graph-based model to optimize tsunami evacuation sites and routes in Martinique, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, s.p. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-38-1-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary methods to plan pedestrian evacuation of the French Riviera's beaches in case of tsunami threat: graph- and multi-agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (7), pp.1735-1743. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-1735-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'accessibilité territoriale pour l'aide à la gestion de crise tsunami (Mayotte, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 693 (5), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.693.0502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque tsunamique au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.n.c. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.2589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche régionale du risque tsunami au Maroc (modélisation et exposition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires d'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la stratégie d'alerte multi-vecteur à Saint-Barthélemy dans le cadre du projet SAFE SAINT BARTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miangaly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Model to Simulate the Effects of Tsunami Warnings on Pedestrian Evacuation: Sensitivity Analysis and Early Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Kyoto, Japan. pp.369-384, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77367-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation spatiale d'un réseau de sirènes d'alerte à la population en fonction de leur audibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siliézar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Acoustique et Vibrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema; Université Gustave Eiffel, Jun 2024, Autun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing experience in the scientific support of the IOC-UNESCO Tsunami Ready recognition in Cannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Event on Coastal Cities and Communities Joining Tsunami Ready at the 2024 Ocean Decade Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Apr 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Communities at Risk in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa von Hillebrandt-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd UNESCO-IOC Global Tsunami Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOC UNESCO, Nov 2024, Banda Aceh, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tsunami evacuation planning to IOC/UNESCO Tsunami Ready recognition, scientific experiences in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARQUAKE final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPGP, Jul 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les outils ArcGIS Pro et ArcGis Online dans un contexte académique : bref retour d'expérience de trois ans au sein de l'Université de Montpellier Paul Valéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-événement 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI, Oct 2023, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the “EXPLOIT” method to provide a standardized approach to tsunami evacuation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium General « Tsunami Disaster Risk Reduction Trough Mapping And Socio-Cultural Approches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitas Lampung, May 2023, Virtuel - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la reconnaissance IOC-UNESCO Tsunami Ready</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tsunami</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA/CENALT, Oct 2023, Bruyères-le-Châtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation des acteurs de la gestion de crise face au risque tsunami en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epos-France, Nov 2023, Saint-Jean-Cap-Ferrat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial (in)accuracy of CB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EENA Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Emergency Number Association, Apr 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami Ready recognition program, experiences in the French West Indies and application in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific workshop dedicated to the Cenalt 10 year anniversary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA/CENALT, Sep 2022, Bruyères-le-Châtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de la réponse aux risques tsunami – Démarche Tsunami Ready</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Raveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RÉSILIENCE DES OUTRE-MER AUX RISQUES NATURELS &amp; TECHNOLOGIQUES MAJEURS DANS LE CONTEXTE DU CHANGEMENT CLIMATIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPCNT; Collectivité Territoriale de Martinique, Oct 2022, Fort de France (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer les territoires face au risque tsunami : enjeux et défis en Méditerranée française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Environnement &amp; Climat : préparer les territoires face au risque tsunami - enjeux et défis en Méditerranée française -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Port-Vendres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation de l'audibilité d'un système d'alerte SAIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siliézar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, MARSEILLE, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer et localiser les enjeux humains face au risque tsunami en méditerranée française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foulquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Naturels ANRM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Transition Ecologiques et de la Cohésion des Territoires; INRAE, Oct 2022, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caribbean Tsunami Warning System: what has been implemented ? Which are the remaining challenges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanisme, sismicité et tectonique des Grandes et des Petites Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OVSM; IPGP; PREST, May 2022, Saint-Pierre (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la cartographie et l’analyse spatiale pour l’aide à la planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEORISQUE 2020 : L’INFORMATION GEOGRAPHIQUE AU SERVICE DE LA GESTION DES RISQUES ET DES CRISES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Mar 2020, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuser la connaissance scientifique au moyen des StoryMaps et des outils de cartographie dynamique associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-événement SIG 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI, Oct 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte et évacuation des populations face aux tsunamis : une planification de crise complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP' ALERT 2019 Déclencher l’alerte : un processus complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, Mar 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction et appropriation de plans d'évacuation face au risque tsunami à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Said Hachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Idaroussi Tsimanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLOItation et Transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami (EXPLOIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iles 2019 (Fondation de Fance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE MONDIALE DES CATASTROPHES ET DES RISQUES NATURELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pigeolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master GCRN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACRO-SIMULATION OF HUMAN EVACUATION IN CASE OF TSUNAMI FIRST RESULTS FOR A BETTER CRISIS MANAGEMENT (MARTINIQUE, FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaëlle Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islands of the World Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling time and public perception of Cell Broadcast tsunami alerts tested on the French Mediterranean coast on 19 January 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why keep alert sirens in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serra-Llobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30-m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation et transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2019, 232 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planifier les évacuations en cas de tsunami : la méthode EXPLOIT, Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2018, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique pour l'aide à la planification des évacuations de population en cas de tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD Martinique &amp; UMR GRED. 2012, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREPARTOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation MAIF, Université Paris 1. 2012, 257 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vulnérabilités territoriales et humaines face aux tsunamis au Maroc (façade atlantique et ville d'El Jadida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de crise tsunami dans la Caraïbe : contribution géographique aux dispositifs d’alerte et d'évacuation des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. UNIVERSITÉ PAUL VALERY MONTPELLIER 3 PAUL-VALÉRY, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03129123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami Evacuation Mapping Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Montpellier, France. 2025, pp.254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque tsunami en Méditerranée occidentale : exposition et solutions préventives (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Péroche Matthieu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">peroche-matthieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2911-4066</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199823650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in tsunami preparedness in the North-Eastern Atlantic and Mediterranean region: Challenges, strengths, and weaknesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Daskalaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Aguirre Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musavver Didem Cambaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 134, pp.106029. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2026.106029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05630657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts, limites et perspectives de la cartographie en ligne pour la gestion de crise : conception d’un prototype de plateforme d’aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Goux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://journals.openedition.org/tem/12458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study on the audibility of siren-driven alert systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siliézar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/noise-2022-0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising post-disaster damage on maps: a user study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (7), pp.1364-1393. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2022.2063872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the share of responsibilities in disaster preparedness to encourage individual preparedness for flash floods in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67, pp.102663. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information géographique et la cartographie au service des retours d'expériences scientifiques pos-catastrophes - Antilles, saison cyclonique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.141-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information géographique et la cartographie au service des retours d’expériences scientifiques post-catastrophes − Antilles, saison cyclonique 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.141-161. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30 m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.129-145. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-129-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone et cartographie post-désastre : exemples d’applications sur un territoire cycloné (Petites Antilles du Nord, ouragan Irma, septembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinet Freddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.163-177. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-17700952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements côtiers et inondations suite au passage d’un ouragan extrême (Irma, 2017) aux Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.18666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Processes and Influence on Damage to Urban Structures during Hurricane Irma (St-Martin & St-Barthélemy, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (7), pp.215. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse7070215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Hurricane Irma debris collection and management in Saint-Martin (sept. 2017, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Peroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.34154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of tsunami evacuation maps for a consensual symbolization rules proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Girres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.4-24. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23729333.2018.1440711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des sciences géographiques à la prévention du risque tsunami au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Meschinet de Richemond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hespéris-Tamuda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LII (1), pp.383-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An accessibility graph-based model to optimize tsunami evacuation sites and routes in Martinique, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, s.p. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/adgeo-38-1-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'accessibilité territoriale pour l'aide à la gestion de crise tsunami (Mayotte, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 693 (5), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.693.0502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary methods to plan pedestrian evacuation of the French Riviera's beaches in case of tsunami threat: graph- and multi-agent-based modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (7), pp.1735-1743. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-1735-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque tsunamique au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6, pp.n.c. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.2589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche régionale du risque tsunami au Maroc (modélisation et exposition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Omira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires d'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la stratégie d'alerte multi-vecteur à Saint-Barthélemy dans le cadre du projet SAFE SAINT BARTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miangaly Rakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent-Based Model to Simulate the Effects of Tsunami Warnings on Pedestrian Evacuation: Sensitivity Analysis and Early Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Kyoto, Japan. pp.369-384, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77367-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation spatiale d'un réseau de sirènes d'alerte à la population en fonction de leur audibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siliézar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Acoustique et Vibrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema; Université Gustave Eiffel, Jun 2024, Autun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing experience in the scientific support of the IOC-UNESCO Tsunami Ready recognition in Cannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Event on Coastal Cities and Communities Joining Tsunami Ready at the 2024 Ocean Decade Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Apr 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Communities at Risk in the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa von Hillebrandt-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd UNESCO-IOC Global Tsunami Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOC UNESCO, Nov 2024, Banda Aceh, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From tsunami evacuation planning to IOC/UNESCO Tsunami Ready recognition, scientific experiences in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARQUAKE final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPGP, Jul 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les outils ArcGIS Pro et ArcGis Online dans un contexte académique : bref retour d'expérience de trois ans au sein de l'Université de Montpellier Paul Valéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-événement 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI, Oct 2023, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the “EXPLOIT” method to provide a standardized approach to tsunami evacuation planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium General « Tsunami Disaster Risk Reduction Trough Mapping And Socio-Cultural Approches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitas Lampung, May 2023, Virtuel - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la reconnaissance IOC-UNESCO Tsunami Ready</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tsunami</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA/CENALT, Oct 2023, Bruyères-le-Châtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation des acteurs de la gestion de crise face au risque tsunami en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Epos-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epos-France, Nov 2023, Saint-Jean-Cap-Ferrat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial (in)accuracy of CB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EENA Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Emergency Number Association, Apr 2024, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami Ready recognition program, experiences in the French West Indies and application in metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific workshop dedicated to the Cenalt 10 year anniversary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA/CENALT, Sep 2022, Bruyères-le-Châtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de la réponse aux risques tsunami – Démarche Tsunami Ready</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Raveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RÉSILIENCE DES OUTRE-MER AUX RISQUES NATURELS &amp; TECHNOLOGIQUES MAJEURS DANS LE CONTEXTE DU CHANGEMENT CLIMATIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPCNT; Collectivité Territoriale de Martinique, Oct 2022, Fort de France (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer les territoires face au risque tsunami : enjeux et défis en Méditerranée française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Environnement &amp; Climat : préparer les territoires face au risque tsunami - enjeux et défis en Méditerranée française -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Port-Vendres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation de l'audibilité d'un système d'alerte SAIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Siliézar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, MARSEILLE, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer et localiser les enjeux humains face au risque tsunami en méditerranée française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foulquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Naturels ANRM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Transition Ecologiques et de la Cohésion des Territoires; INRAE, Oct 2022, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caribbean Tsunami Warning System: what has been implemented ? Which are the remaining challenges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanisme, sismicité et tectonique des Grandes et des Petites Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OVSM; IPGP; PREST, May 2022, Saint-Pierre (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de la cartographie et l’analyse spatiale pour l’aide à la planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEORISQUE 2020 : L’INFORMATION GEOGRAPHIQUE AU SERVICE DE LA GESTION DES RISQUES ET DES CRISES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Mar 2020, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuser la connaissance scientifique au moyen des StoryMaps et des outils de cartographie dynamique associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-événement SIG 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESRI, Oct 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte et évacuation des populations face aux tsunamis : une planification de crise complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP' ALERT 2019 Déclencher l’alerte : un processus complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, Mar 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification des évacuations massives de population en cas de tsunami sur la métropole de Nice Côte d'Azur (projet EVACTSU MNCA) : contribution à la reconnaissance Tsunami Ready IOC-UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique sur les tsunamis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Nice, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction et appropriation de plans d'évacuation face au risque tsunami à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Said Hachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Idaroussi Tsimanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPLOItation et Transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami (EXPLOIT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iles 2019 (Fondation de Fance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTE MONDIALE DES CATASTROPHES ET DES RISQUES NATURELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gustave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pigeolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master GCRN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACRO-SIMULATION OF HUMAN EVACUATION IN CASE OF TSUNAMI FIRST RESULTS FOR A BETTER CRISIS MANAGEMENT (MARTINIQUE, FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaëlle Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Raphaël Gros-Désormeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islands of the World Conference XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Tortola, British Virgin Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling time and public perception of Cell Broadcast tsunami alerts tested on the French Mediterranean coast on 19 January 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why keep alert sirens in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Douvinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serra-Llobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Kondolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Bopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 30-m scale modeling of extreme gusts during Hurricane Irma (2017) landfall on very small mountainous islands in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Krien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation et transfert vers les collectivités des Antilles françaises d’une méthode de planification des évacuations en cas d’alerte tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2019, 232 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planifier les évacuations en cas de tsunami : la méthode EXPLOIT, Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robustelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perdrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France, UM3, UA. 2018, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution méthodologique pour l'aide à la planification des évacuations de population en cas de tsunami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Gutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD Martinique &amp; UMR GRED. 2012, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREPARTOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wassmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Goett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation MAIF, Université Paris 1. 2012, 257 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vulnérabilités territoriales et humaines face aux tsunamis au Maroc (façade atlantique et ville d'El Jadida)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendahhou Zourarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRD &amp; UMR GRED. 2012, 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de crise tsunami dans la Caraïbe : contribution géographique aux dispositifs d’alerte et d'évacuation des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. UNIVERSITÉ PAUL VALERY MONTPELLIER 3 PAUL-VALÉRY, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03129123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunami Evacuation Mapping Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lagahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Montpellier, France. 2025, pp.254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque tsunami en Méditerranée occidentale : exposition et solutions préventives (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17EC3B23"/>
+    <w:nsid w:val="FC2AF1D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peroche-matthieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2911-4066" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199823650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250531v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Germain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sili&#233;zar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2063872" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Monteil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176866" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18666" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182034v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7070215" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gustave" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1440711" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Omira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mellas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146367v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Gutton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-38-1-2014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138308v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;roche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1735-2013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;roche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.693.0502" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.2589" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324826v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77367-9_28" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986330v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986351v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa von Hillebrandt-Andrade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986551v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Raveau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777367v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Clouard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barbier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hachim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Idaroussi Tsimanda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138240v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pigeolet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Gutton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kondolf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robustelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cargnelutti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perdrieau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goett" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03129123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702578v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peroche-matthieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2911-4066" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199823650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630657v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Daskalaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Aguirre Ayerbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Baptista" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Amato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musavver Didem Cambaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2026.106029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250531v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Germain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sili&#233;zar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0165" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lavergne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2063872" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689559v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Monteil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulquier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102663" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagah&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073725v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176866" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-129-2021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7070215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Girres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gustave" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1440711" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Omira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mellas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146367v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Gutton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-38-1-2014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;roche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sahal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.693.0502" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;roche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1735-2013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.2589" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324826v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794796v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Carles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77367-9_28" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986317v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa von Hillebrandt-Andrade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986579v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986551v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986588v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986462v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567723v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986601v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986596v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Raveau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986617v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777367v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Clouard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986631v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barbier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622051v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Monnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Said Hachim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Idaroussi Tsimanda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pigeolet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138264v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;lle Gutton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724939v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689540v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kondolf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078327v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robustelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cargnelutti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perdrieau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078328v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078217v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wassmer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Goett" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078216v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mehdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03129123v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169912v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702578v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>