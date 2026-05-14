--- v1 (2026-03-29)
+++ v2 (2026-05-14)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibroblast‐derived neuropilin 1 alleviates renal fibrosis progression</w:t>
+                <w:t xml:space="preserve">Loss of NGAL protects against albumin-induced kidney inflammation and fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunzhu Shen</w:t>
+                <w:t xml:space="preserve">Stefanny Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Placier</w:t>
+                <w:t xml:space="preserve">Javier Reyes Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Louedec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Frère</w:t>
+                <w:t xml:space="preserve">Safia Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vandermeersch</w:t>
+                <w:t xml:space="preserve">Gabriela Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Araos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/path.70009⟩</w:t>
+              <w:t xml:space="preserve">Renal Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 48 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0886022X.2026.2642530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440957v1</w:t>
+                <w:t xml:space="preserve">hal-05589000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of Synergistic Nephrotoxicity in a Mouse Model of Vancomycin-Induced Acute Kidney Injury with Piperacillin-Tazobactam Co-administration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fibroblast‐derived neuropilin 1 alleviates renal fibrosis progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunzhu Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Placier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Louedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lea Sejaan</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vandermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney360</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34067/KID.0000000000000432⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.70009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535620v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor Lysis Syndrome and AKI: Beyond Crystal Mechanisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lack of Synergistic Nephrotoxicity in a Mouse Model of Vancomycin-Induced Acute Kidney Injury with Piperacillin-Tazobactam Co-administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Vaganay</w:t>
+                <w:t xml:space="preserve">David Rozenblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Placier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pons</w:t>
+                <w:t xml:space="preserve">Perrine Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Louedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Letavernier</w:t>
+                <w:t xml:space="preserve">Lea Sejaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.ASN.2021070997. </w:t>
+              <w:t xml:space="preserve">Kidney360</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.2021070997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34067/KID.0000000000000432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662530v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality assessment in light microscopy for routine use through simple tools and robust metrics</w:t>
               </w:r>
@@ -770,567 +770,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterozygous expression of Cre recombinase in podocytes has no impact on the anti‐glomerular basement membrane glomerulonephritis model in C57BL / 6J mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Migeon</w:t>
+                <w:t xml:space="preserve">Genetic inactivation of Semaphorin 3C protects mice from acute kidney injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anxiang Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanyu Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Placier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lutete</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Surin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14814/phy2.15443⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (4), pp.720-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2021.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03823298v1</w:t>
+                <w:t xml:space="preserve">inserm-03665154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic inactivation of Semaphorin 3C protects mice from acute kidney injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anxiang Cai</w:t>
+                <w:t xml:space="preserve">Heterozygous expression of Cre recombinase in podocytes has no impact on the anti‐glomerular basement membrane glomerulonephritis model in C57BL / 6J mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanyu Ye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Perrine Frère</w:t>
+                <w:t xml:space="preserve">Marie Christine Verpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Surin</w:t>
+                <w:t xml:space="preserve">Elisabeth Lutete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 101 (4), pp.720-732. </w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (17), pp.e15443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2021.12.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14814/phy2.15443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03665154v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03823298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of SPAK inactivation on Hyperkalemic Hypertension caused by WNK1 mutations: evidence for differential roles of WNK1 and WNK4</w:t>
+                <w:t xml:space="preserve">Tumor Lysis Syndrome and AKI: Beyond Crystal Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Rafael</w:t>
+                <w:t xml:space="preserve">Marine Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
+                <w:t xml:space="preserve">Maud Loiselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Baudrie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Frère</w:t>
+                <w:t xml:space="preserve">Camille Vaganay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Hadchouel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Letavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-21405-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.ASN.2021070997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2021070997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01897387v1</w:t>
+                <w:t xml:space="preserve">hal-03662530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Consequences of SPAK inactivation on Hyperkalemic Hypertension caused by WNK1 mutations: evidence for differential roles of WNK1 and WNK4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rafael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadchouel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.3249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-21405-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01897387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vancomycin-Associated Cast Nephropathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosu Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Placier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (6), pp.ASN.2016080867. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1681/ASN.2016080867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1477,51 +1611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mousseaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Migeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fr&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Yousfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Ouchelouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36715-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhu Shen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Placier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vandermeersch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.70009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04535620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozenblat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Frere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sejaan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34067/KID.0000000000000432" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03662530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loiselle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vaganay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2021070997" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Bancel-Vall&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dauphin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monterroso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202107093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03823298v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Verpont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lutete" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15443" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03665154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxiang Cai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Ye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Surin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.12.028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01897387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rafael" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Soukaseum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudrie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadchouel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21405-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437592v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosu Luque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jouanneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Esteve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016080867" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mousseaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Migeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fr&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Yousfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Ouchelouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36715-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589000v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanny Figueroa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Reyes Osorio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Hadjadj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Arenas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Araos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0886022X.2026.2642530" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhu Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Placier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Louedec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vandermeersch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.70009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-04535620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rozenblat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Frere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sejaan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34067/KID.0000000000000432" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Bancel-Vall&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dauphin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monterroso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202107093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03665154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxiang Cai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Ye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Surin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.12.028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03823298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Verpont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lutete" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15443" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03662530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loiselle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vaganay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pons" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Letavernier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2021070997" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01897387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rafael" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Soukaseum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudrie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadchouel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21405-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosu Luque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Jouanneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Esteve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016080867" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>