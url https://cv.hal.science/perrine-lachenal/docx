--- v0 (2026-03-28)
+++ v1 (2026-05-12)
@@ -484,213 +484,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inégalité entre les sexes : la première des inégalités</w:t>
+                <w:t xml:space="preserve">Édito : Dans l’intimité de la fabrication d’un numéro under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Znaien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dossier : Intimités en tension, 29, pp.3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.11571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04278983v1</w:t>
+                <w:t xml:space="preserve">halshs-04279485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édito : Dans l’intimité de la fabrication d’un numéro under pressure</w:t>
+                <w:t xml:space="preserve">L'inégalité entre les sexes : la première des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Lachenal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nessim Znaien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les inégalités dans le monde, 121, pp.78-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.11571⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04279485v1</w:t>
+                <w:t xml:space="preserve">halshs-04278983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fake Martyrs and True Heroes. Competitive Narratives and Hierarchized Masculinities in Post-Revolutionary Tunisia</w:t>
               </w:r>
@@ -908,183 +908,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03653016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrecoups. Représentations et pratiques de la violence des femmes, Le Caire, 2010-2015</w:t>
+                <w:t xml:space="preserve">Lignes de faille Le Caire, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Lachenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vol. 49 (2), pp.261-275. </w:t>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Corps en colère, 209, pp.105-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.192.0261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lhs.209.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03689537v1</w:t>
+                <w:t xml:space="preserve">halshs-03687469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignes de faille Le Caire, 2011</w:t>
+                <w:t xml:space="preserve">Contrecoups. Représentations et pratiques de la violence des femmes, Le Caire, 2010-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Lachenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Corps en colère, 209, pp.105-119. </w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 49 (2), pp.261-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lhs.209.0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.192.0261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03687469v1</w:t>
+                <w:t xml:space="preserve">halshs-03689537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mises en « martyrs » contestées. Enjeux sociaux et sexués de l'iconographie de la révolution égyptienne</w:t>
               </w:r>
@@ -1623,51 +1623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazan. Anthropologie d’un procès pour viols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1913,186 +1913,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser les volières, classer les oiseaux et ordonner le monde</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Rooftop of the City: Pigeon-Keeping Practices and the Construction of Masculinities in Amman, Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Lachenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Flaminia Bardati; Julien Bondaz; Emmanuel Lurin; Mélanie Roustan. </w:t>
+              <w:t xml:space="preserve">Frédéric Legrand; Scott Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encager le ciel: histoire, anthropologie et esthétique des volières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9, Museum d'histoire naturelle, pp.557-596, 2024, Natures en sociétés, 978-2-38327-023-2</w:t>
+              <w:t xml:space="preserve">Feathered Entanglements. Human-Bird Relations in the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of British Colombia Press, 2024, 9780774870009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865446v1</w:t>
+                <w:t xml:space="preserve">hal-04865365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rooftop of the City: Pigeon-Keeping Practices and the Construction of Masculinities in Amman, Jordan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organiser les volières, classer les oiseaux et ordonner le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Aubin-Boltanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Lachenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Legrand; Scott Simon. </w:t>
+              <w:t xml:space="preserve">Flaminia Bardati; Julien Bondaz; Emmanuel Lurin; Mélanie Roustan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feathered Entanglements. Human-Bird Relations in the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of British Colombia Press, 2024, 9780774870009</w:t>
+              <w:t xml:space="preserve">Encager le ciel: histoire, anthropologie et esthétique des volières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Museum d'histoire naturelle, pp.557-596, 2024, Natures en sociétés, 978-2-38327-023-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865365v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A different way of being a young woman? Self-defence in Cairo</w:t>
               </w:r>
@@ -2867,93 +2867,93 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édito : Dans l’intimité de la fabrication d’un numéro under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Pape</w:t>
+                <w:t xml:space="preserve">Céline Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lesourd</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Nessim Znaien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.3-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...14 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anneemaghreb.11571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378990v1</w:t>
@@ -3255,51 +3255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8456729C"/>
+    <w:nsid w:val="065EA5A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3486,51 +3486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/perrine-lachenal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5355-3037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192129430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/222148631564430412855" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538758v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865520v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Znaien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.11571" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1097184X19874093" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462882v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03653016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.25313" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.192.0261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.209.0105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.38522" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Leube" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.3511" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15691330-12341294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1462" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03185835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#232;gue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/lepaisseur-dune-ligne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Aubin-Boltanski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690453v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-31160-5_10" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/carrefours-des-idees-/espace-public-quelle-reconnaissance-pour-les-femmes--419506.kjsp?RH=1543569984175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01318971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05426648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/perrine-lachenal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5355-3037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192129430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/222148631564430412855" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538758v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865520v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Znaien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.11571" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1097184X19874093" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462882v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03653016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.25313" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.209.0105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.192.0261" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689546v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.38522" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Leube" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.3511" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15691330-12341294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1462" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03185835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#232;gue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dussy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Florenza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Abbou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/lepaisseur-dune-ligne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865365v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Aubin-Boltanski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04324148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03906037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690453v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-31160-5_10" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499517v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/carrefours-des-idees-/espace-public-quelle-reconnaissance-pour-les-femmes--419506.kjsp?RH=1543569984175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03690397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01318971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05426648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>